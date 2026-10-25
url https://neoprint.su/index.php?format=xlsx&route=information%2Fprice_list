--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -7,6840 +7,7109 @@
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$6:$E$260</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$8:$D$347</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Прайс-лист'!$8:$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Прайс-лист'!$A$1:$D$347</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
-    <numFmt numFmtId="166" formatCode="#,##0"/>
+    <numFmt numFmtId="166" formatCode="#,##0&quot; ₽&quot;"/>
+    <numFmt numFmtId="167" formatCode="0&quot; шт.&quot;;\-0&quot; шт.&quot;;&quot;Нет в наличии&quot;"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="11">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="20"/>
-      <color rgb="FFFFFFFF"/>
+      <sz val="10"/>
+      <color rgb="FF6E6E73"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="24"/>
+      <color rgb="FF1D1D1F"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="9"/>
+      <color rgb="FF6E6E73"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF1D1D1F"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF6E6E73"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
-      <color rgb="FFF5C518"/>
-[...22 lines deleted...]
-      <color rgb="FF211C14"/>
+      <color rgb="FF1D1D1F"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
-      <color rgb="FF211C14"/>
-[...31 lines deleted...]
-      <b val="true"/>
+      <color rgb="FF52745A"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...28 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFEAF4EC"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFBFAF7"/>
+        <fgColor rgb="FFF5F5F7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="3">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalDown="false" diagonalUp="false">
-      <left style="thin"/>
-[...5 lines deleted...]
-    <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
-      <top style="thin"/>
-[...14 lines deleted...]
-        <color rgb="FF211C14"/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFD2D2D7"/>
       </bottom>
       <diagonal/>
     </border>
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
-        <color rgb="FFE5DFD5"/>
+      <bottom style="hair">
+        <color rgb="FFE8E8ED"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="15">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="4" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="5" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="4" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="3" fontId="4" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="6" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="7" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="3" fontId="8" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="4" numFmtId="166" xfId="0">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="2" fontId="7" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="4" numFmtId="164" xfId="0">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="2" fontId="4" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="5" numFmtId="165" xfId="0">
-[...27 lines deleted...]
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="6" fontId="8" numFmtId="165" xfId="0">
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="2" fontId="9" numFmtId="166" xfId="0">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="6" fontId="8" numFmtId="166" xfId="0">
-      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="2" fontId="10" numFmtId="167" xfId="0">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="6" fontId="8" numFmtId="164" xfId="0">
-[...52 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="2" fontId="10" numFmtId="165" xfId="0">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-bm2300w" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-bm2302w" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m6507w" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m6500w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-hp-laserjet-m141a" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-xerox-workcentre-3025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-hp-laserjet-m141w" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m6550nw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-deli-m2500adnw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-deli-m3100adnw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-brother-mfc-l2712dnr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m7100dw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-canon-i-sensys-mf463dw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-canon-i-sensys-mf465dw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-mg2577s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-mg2570s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-mg2541s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-deskjet-plus-4120e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-deskjet-ink-advantage-2875" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-g2820" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-g3430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-smart-tank-310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/printer-struynyy-tsvetnoy-epson-l8050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/printer-struynyy-tsvetnoy-epson-l11050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravochnyy-komplekt-sovm-hp-103a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-brother-tn-2335" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-canon-725" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-canon-737" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-deli-t1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-deli-t31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-toshiba-t-2507e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-1075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2275-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-3380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-3480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-070h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-070h-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-c-exv14" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-c-exv42" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-fx-10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-106a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-106x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-136a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-c7115a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce255x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce278a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce285a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce285x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce505a-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf218a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf226x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf226x-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf244x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf259x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-q5949a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-w1500a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-w1510x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-huawei-f-1500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1170" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-160" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3190" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-7300" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-pc-211ev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-pc-211ev-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-tl-420n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/index.php?route=product/product&amp;product_id=441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-ml-1710d3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d101s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d101s-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d104s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d104s-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d105l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d108s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d109s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d111l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d111l-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d115l" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d205l" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-scx-d4200a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-toshiba-t-2323e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-toshiba-t-2802e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r02773" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r02778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r03581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r04348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-black" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-cyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-magenta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-yellow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-black" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-cyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-magenta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-yellow" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-117a-cyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-117a-magenta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce310a-black" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce311a-cyan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce312a-yellow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce313a-magenta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce322a-yellow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf210a-black" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf530a-black" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf532a-yellow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf533a-magenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-1075" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-1095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-2275" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-2335" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-3400" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-hp-cf219a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-hp-cf232a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-hp-cf234a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-pantum-dl-420" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-pantum-dl-5120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t8651-black" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9451-black" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9452-cyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9453-megenta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9454-yellow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-black" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-cyan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-magenta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-yellow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v14a-black" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v24a-cyan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v34a-magenta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v44a-yellow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6641-black" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6642-cyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6643-magenta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6644-yellow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t7741-black" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt51-black" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-cyan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-magenta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-yellow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-1075" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-1095" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2080" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2090" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2275" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2335" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2375" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3430" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3480" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-070h" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-052h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-057h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-703" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-719h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-725" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-728" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-737" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-c-exv40" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-fx-10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-106a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-106x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-136a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-136x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-c4092a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cb435a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cb436a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce278ax" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce278a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce285a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce285x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce505a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce505x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf214a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf214x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf218a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf226a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf226x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf230a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf230x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf233a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf244a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf259a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf259x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf276a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf280a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf280x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf283a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf283x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q2612a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q2612x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q5949a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q5949x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-huawei-f-1500" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1120" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1130" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1150" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1160" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1170" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-140" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-170" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-3160" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-3190" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-710" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-pc-211rb-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-pc-212rb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tl-420h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tl-5120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tn-c2310h" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-ml-1610d2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-ml-1710d3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d101s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d104s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d105l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d108s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d109s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d111s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d119s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-scx-d4200a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-xerox-106r02183" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-xerox-106r02773" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-katyusha-thm130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-katyusha-tk-240" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-bm2300w" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-bm2302w" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m6507w" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-pantum-m6500w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m6500w" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-hp-laserjet-m141a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-xerox-workcentre-3025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-hp-laserjet-m141w" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-deli-m2500adnw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-deli-m3100adnw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-hp-laser-mfp-137fnw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-hp-laserjet-pro-m236sdn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-brother-mfc-l2712dnr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m7100dw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-canon-i-sensys-mf463dw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-mg2570s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-mg2541s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-deskjet-plus-4120e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-deskjet-ink-advantage-2875" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-g2820" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-g3430" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3215" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3251" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3250-nf-00003056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-smart-tank-310" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/printer-struynyy-tsvetnoy-epson-l8050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/printer-struynyy-tsvetnoy-epson-l11050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravochnyy-komplekt-sovm-hp-103a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-brother-tn-2335" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-canon-725" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-canon-737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-deli-t1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-deli-t31" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-toshiba-t-2507e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-1075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-1075-nf-00002604" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2080" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2275-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-brother-tn-2375-sovmestimyy-2600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-3380" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-3480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-423bk-black" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-423c-cyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-423m-magenta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-423y-yellow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-070h" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-c-exv14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-c-exv33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-c-exv42" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-fx-10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-106a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-106x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-136a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-216a-yellow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-c7115a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce255x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce278a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce285a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce285a-1600-str" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce285x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce505a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce505a-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce505x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf218a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf226x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf226x-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf244a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf283x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf283x-290" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cz192a-93a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-q5949a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-w1335x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-w1500a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-w1510x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-huawei-f-1500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-160" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3100" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3110" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3190" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-5230c-cyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-5230k-black" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-5230m-magenta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-5230y-yellow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-5240c-cyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-5240m-magenta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-5240y-yellow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-6305-black" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-7300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-ctl-1100hc-cyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-ctl-1100hm-magenta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-pc-211ev-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-tl-420n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-tl-5120h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-pantum-tl-5120x-sovmestimyy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-ml-1710d3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d101s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d101s-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d103l" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d104s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d104s-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d109s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d111l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d111l-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d111s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d115l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d203s-black" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-scx-d4200a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-toshiba-t-2323e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-toshiba-t-2802e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-006r01731-black" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01203-black" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01204-yellow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01205-magenta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01206-cyan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01277-black-komplekt-2-sht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01487" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r02183" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r02306-black" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r02773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r02778" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r03581" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-black" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-cyan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-magenta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-yellow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-black" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-cyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-magenta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-yellow" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-c-exv49-black" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-c-exv49-cyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-c-exv54-black" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-c-exv54-cyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-c-exv54-magenta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-c-exv54-yellow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-117a-black" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-117a-cyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-117a-magenta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-117a-yellow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-415a-w2030a-black" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-415a-w2031a-cyan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-415a-w2032a-yellow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-415a-w2033a-magenta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cb540a-black" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce310a-black" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce311a-cyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce312a-yellow" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce313a-magenta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce322a-yellow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf210a-black" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf211a-cyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf212a-yellow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf213a-magenta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf530a-black" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf532a-yellow" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf533a-magenta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-w2210a-black" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-w2211a-cyan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-w2212a-yellow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-w2213a-magenta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-kyocera-tk-8115c-cyan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-kyocera-tk-8115k-black" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-kyocera-tk-8115m-magenta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-kyocera-tk-8115y-yellow" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/uzel-termozakrepleniya-kyocera-fk-1150-originalnyy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-1075" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-1095" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-2335" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-3100" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-3400" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-hp-cf232a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-hp-cf234a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-huawei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-pantum-dl-420" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-pantum-dl-5120" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-xerox-101r00664" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-tsvetnoy-hp-ce314a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t8651-black" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9451-black" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9452-cyan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9453-megenta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9454-yellow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9661-black" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-black" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-cyan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-magenta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-yellow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v14a-black" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v24a-cyan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v34a-magenta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v44a-yellow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6641-black" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6642-cyan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6643-magenta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6644-yellow" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6735-light-cyan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6736-light-magenta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t7741-black" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt51-black" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-cyan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-magenta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-yellow" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-1075" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-1095" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2075" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2080" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2085" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2135" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2175" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2275" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2325" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2335" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2375" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2460" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2480" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2500" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3060" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3170" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3330" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3380" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3430" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3480" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3512" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-052h" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-052" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-056h" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-056" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-057h" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-070h" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-070" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-703" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-712" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-719h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-719" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-725" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-728" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-737" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-c-exv40" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-c-exv50" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-ep-22" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-ep-25" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-ep-26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-ep-27" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-fx-10" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-106a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-106x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-107a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-136a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-136x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-150a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-c4092a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-c7115a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-c7115x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cb435a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cb436a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce255a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce255x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce278ax" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce278a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce285a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce285x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce505a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce505x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf214a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf214x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf218a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf226a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf226x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf230a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf230x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf233a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf244a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf259a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf259x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf276a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf280a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf280x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf283a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf283x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q2612a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q2612x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q5949a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q5949x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-huawei-f-1500" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1110" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1120" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1130" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1150" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1160" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1170" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-140" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-160" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-170" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-3160" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-3190" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-710" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-pc-211rb-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-pc-212rb" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tl-420h" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tl-5120" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tn-c2310h" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-ml-1610d2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-ml-1710d3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d101s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d104s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d105l" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d108s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d109s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d111s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d119s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-scx-d4200a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-xerox-106r02183" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-xerox-106r02773" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-katyusha-thm130" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-katyusha-tk-240" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="true"/>
   </sheetPr>
-  <dimension ref="A1:E260"/>
+  <dimension ref="A1:D347"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="false" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
-      <pane ySplit="6" xSplit="1" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <pane ySplit="8" xSplit="1" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" activeCellId="0" pane="topRight" sqref="B1"/>
-      <selection activeCell="A7" activeCellId="0" pane="bottomLeft" sqref="A7"/>
-      <selection activeCell="B7" activeCellId="0" pane="bottomRight" sqref="B7"/>
+      <selection activeCell="A9" activeCellId="0" pane="bottomLeft" sqref="A9"/>
+      <selection activeCell="B9" activeCellId="0" pane="bottomRight" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <cols>
-    <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="66"/>
-[...4 lines deleted...]
-    <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
+    <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="64"/>
+    <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="24"/>
+    <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="17"/>
+    <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="21"/>
+    <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="34" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="24" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
-          <t>Прайс-лист Неопринт</t>
+          <t>Неопринт · neoprint.su</t>
         </is>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
-      <c r="D1" s="4"/>
-[...51 lines deleted...]
-      <c r="A6" s="19" t="inlineStr">
+      <c r="D1" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="42" outlineLevel="0" r="2">
+      <c r="A2" s="4" t="inlineStr">
+        <is>
+          <t>Прайс-лист</t>
+        </is>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="24" outlineLevel="0" r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>Техника, картриджи и заправка. Актуальные цены в одном месте.</t>
+        </is>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="26" outlineLevel="0" r="4">
+      <c r="A4" s="5" t="inlineStr">
+        <is>
+          <t>Сформирован 26.10.2026 в 06:57 · Позиций: 339 · Доступно: 339</t>
+        </is>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="28" outlineLevel="0" r="5">
+      <c r="A5" s="6" t="inlineStr">
+        <is>
+          <t>Только в наличии</t>
+        </is>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="25" outlineLevel="0" r="6">
+      <c r="A6" s="7" t="inlineStr">
+        <is>
+          <t>Фильтры и сортировка — в заголовках столбцов. Названия товаров открывают карточки на сайте.</t>
+        </is>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="10" outlineLevel="0" r="7">
+      <c r="A7" s="8"/>
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="8">
+      <c r="A8" s="9" t="inlineStr">
         <is>
           <t>Наименование</t>
         </is>
       </c>
-      <c r="B6" s="19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="19" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>Категория</t>
         </is>
       </c>
-      <c r="D6" s="20" t="n">
-[...2 lines deleted...]
-      <c r="E6" s="21" t="inlineStr">
+      <c r="C8" s="9" t="inlineStr">
+        <is>
+          <t>Цена, ₽</t>
+        </is>
+      </c>
+      <c r="D8" s="9" t="inlineStr">
         <is>
           <t>Наличие</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="7">
-      <c r="A7" s="22" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="9">
+      <c r="A9" s="10" t="inlineStr">
         <is>
           <t>МФУ лазерное ч/б Pantum BM2300W</t>
         </is>
       </c>
-      <c r="B7" s="23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="23" t="inlineStr">
+      <c r="B9" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D7" s="24" t="n">
+      <c r="C9" s="12" t="n">
         <v>15490</v>
       </c>
-      <c r="E7" s="25" t="n">
+      <c r="D9" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="8">
-      <c r="A8" s="26" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="10">
+      <c r="A10" s="10" t="inlineStr">
         <is>
           <t>МФУ лазерное ч/б Pantum BM2302W</t>
         </is>
       </c>
-      <c r="B8" s="27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="27" t="inlineStr">
+      <c r="B10" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D8" s="28" t="n">
+      <c r="C10" s="12" t="n">
         <v>15490</v>
       </c>
-      <c r="E8" s="25" t="n">
+      <c r="D10" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="9">
-      <c r="A9" s="22" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="11">
+      <c r="A11" s="10" t="inlineStr">
         <is>
           <t>МФУ лазерное ч/б Pantum M6507W</t>
         </is>
       </c>
-      <c r="B9" s="23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="23" t="inlineStr">
+      <c r="B11" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D9" s="24" t="n">
+      <c r="C11" s="12" t="n">
         <v>15490</v>
       </c>
-      <c r="E9" s="25" t="n">
+      <c r="D11" s="14" t="inlineStr">
+        <is>
+          <t>Товар в резерве</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="12">
+      <c r="A12" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M6500W</t>
+        </is>
+      </c>
+      <c r="B12" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C12" s="12" t="n">
+        <v>15990</v>
+      </c>
+      <c r="D12" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="13">
+      <c r="A13" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M6500W</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C13" s="12" t="n">
+        <v>15990</v>
+      </c>
+      <c r="D13" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="14">
+      <c r="A14" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б HP LaserJet M141A</t>
+        </is>
+      </c>
+      <c r="B14" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C14" s="12" t="n">
+        <v>17990</v>
+      </c>
+      <c r="D14" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="10">
-[...10 lines deleted...]
-      <c r="C10" s="27" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="15">
+      <c r="A15" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Xerox WorkCentre 3025</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D10" s="28" t="n">
-[...2 lines deleted...]
-      <c r="E10" s="25" t="n">
+      <c r="C15" s="12" t="n">
+        <v>18990</v>
+      </c>
+      <c r="D15" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="16">
+      <c r="A16" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б HP LaserJet M141w</t>
+        </is>
+      </c>
+      <c r="B16" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C16" s="12" t="n">
+        <v>19990</v>
+      </c>
+      <c r="D16" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="17">
+      <c r="A17" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Deli M2500ADNW </t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C17" s="12" t="n">
+        <v>23990</v>
+      </c>
+      <c r="D17" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="18">
+      <c r="A18" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Deli M3100ADNW</t>
+        </is>
+      </c>
+      <c r="B18" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C18" s="12" t="n">
+        <v>25990</v>
+      </c>
+      <c r="D18" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="19">
+      <c r="A19" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б HP Laser MFP 137fnw</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C19" s="12" t="n">
+        <v>28190</v>
+      </c>
+      <c r="D19" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="20">
+      <c r="A20" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б HP LaserJet Pro M236sdn</t>
+        </is>
+      </c>
+      <c r="B20" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C20" s="12" t="n">
+        <v>28790</v>
+      </c>
+      <c r="D20" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="21">
+      <c r="A21" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Brother MFC-L2712DNR</t>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C21" s="12" t="n">
+        <v>39990</v>
+      </c>
+      <c r="D21" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="22">
+      <c r="A22" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M7100DW</t>
+        </is>
+      </c>
+      <c r="B22" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C22" s="12" t="n">
+        <v>41990</v>
+      </c>
+      <c r="D22" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="23">
+      <c r="A23" s="10" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Canon i-SENSYS MF463dw</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="C23" s="12" t="n">
+        <v>51990</v>
+      </c>
+      <c r="D23" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="24">
+      <c r="A24" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA MG2570S</t>
+        </is>
+      </c>
+      <c r="B24" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C24" s="12" t="n">
+        <v>6600</v>
+      </c>
+      <c r="D24" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="25">
+      <c r="A25" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA MG2541S</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C25" s="12" t="n">
+        <v>7300</v>
+      </c>
+      <c r="D25" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="26">
+      <c r="A26" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное HP DeskJet Plus 4120e</t>
+        </is>
+      </c>
+      <c r="B26" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C26" s="12" t="n">
+        <v>7990</v>
+      </c>
+      <c r="D26" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="27">
+      <c r="A27" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное HP DeskJet Ink Advantage 2875</t>
+        </is>
+      </c>
+      <c r="B27" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C27" s="12" t="n">
+        <v>8690</v>
+      </c>
+      <c r="D27" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="28">
+      <c r="A28" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA G2820</t>
+        </is>
+      </c>
+      <c r="B28" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C28" s="12" t="n">
+        <v>18190</v>
+      </c>
+      <c r="D28" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="29">
+      <c r="A29" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA G3430</t>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C29" s="12" t="n">
+        <v>18590</v>
+      </c>
+      <c r="D29" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="30">
+      <c r="A30" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3215</t>
+        </is>
+      </c>
+      <c r="B30" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C30" s="12" t="n">
+        <v>18990</v>
+      </c>
+      <c r="D30" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="31">
+      <c r="A31" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3251</t>
+        </is>
+      </c>
+      <c r="B31" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C31" s="12" t="n">
+        <v>19990</v>
+      </c>
+      <c r="D31" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="32">
+      <c r="A32" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3250</t>
+        </is>
+      </c>
+      <c r="B32" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C32" s="12" t="n">
+        <v>19990</v>
+      </c>
+      <c r="D32" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="33">
+      <c r="A33" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3250</t>
+        </is>
+      </c>
+      <c r="B33" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C33" s="12" t="n">
+        <v>19990</v>
+      </c>
+      <c r="D33" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="34">
+      <c r="A34" s="10" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное HP Ink Tank 310</t>
+        </is>
+      </c>
+      <c r="B34" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="C34" s="12" t="n">
+        <v>23990</v>
+      </c>
+      <c r="D34" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="35">
+      <c r="A35" s="10" t="inlineStr">
+        <is>
+          <t>Принтер струйный цветной Epson L8050</t>
+        </is>
+      </c>
+      <c r="B35" s="11" t="inlineStr">
+        <is>
+          <t>Струйные принтеры</t>
+        </is>
+      </c>
+      <c r="C35" s="12" t="n">
+        <v>41990</v>
+      </c>
+      <c r="D35" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="36">
+      <c r="A36" s="10" t="inlineStr">
+        <is>
+          <t>Принтер струйный цветной Epson L11050</t>
+        </is>
+      </c>
+      <c r="B36" s="11" t="inlineStr">
+        <is>
+          <t>Струйные принтеры</t>
+        </is>
+      </c>
+      <c r="C36" s="12" t="n">
+        <v>53990</v>
+      </c>
+      <c r="D36" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="37">
+      <c r="A37" s="10" t="inlineStr">
+        <is>
+          <t>Заправочный комплект совм. HP [103A]</t>
+        </is>
+      </c>
+      <c r="B37" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C37" s="12" t="n">
+        <v>680</v>
+      </c>
+      <c r="D37" s="13" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="38">
+      <c r="A38" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Brother [TN-2335]</t>
+        </is>
+      </c>
+      <c r="B38" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C38" s="12" t="n">
+        <v>5300</v>
+      </c>
+      <c r="D38" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="39">
+      <c r="A39" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Canon [725]</t>
+        </is>
+      </c>
+      <c r="B39" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C39" s="12" t="n">
+        <v>4990</v>
+      </c>
+      <c r="D39" s="13" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="40">
+      <c r="A40" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Canon [737]</t>
+        </is>
+      </c>
+      <c r="B40" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C40" s="12" t="n">
+        <v>7990</v>
+      </c>
+      <c r="D40" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="41">
+      <c r="A41" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Deli [T1]</t>
+        </is>
+      </c>
+      <c r="B41" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C41" s="12" t="n">
+        <v>2490</v>
+      </c>
+      <c r="D41" s="13" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="42">
+      <c r="A42" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Deli [T31]</t>
+        </is>
+      </c>
+      <c r="B42" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C42" s="12" t="n">
+        <v>2490</v>
+      </c>
+      <c r="D42" s="13" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="43">
+      <c r="A43" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Kyocera [TK-1140]</t>
+        </is>
+      </c>
+      <c r="B43" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C43" s="12" t="n">
+        <v>6800</v>
+      </c>
+      <c r="D43" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="44">
+      <c r="A44" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Kyocera [TK-1200]</t>
+        </is>
+      </c>
+      <c r="B44" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C44" s="12" t="n">
+        <v>6500</v>
+      </c>
+      <c r="D44" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="45">
+      <c r="A45" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Toshiba [T-2507E]</t>
+        </is>
+      </c>
+      <c r="B45" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C45" s="12" t="n">
+        <v>2800</v>
+      </c>
+      <c r="D45" s="13" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="46">
+      <c r="A46" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-1075]</t>
+        </is>
+      </c>
+      <c r="B46" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C46" s="12" t="n">
+        <v>540</v>
+      </c>
+      <c r="D46" s="13" t="n">
+        <v>16</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="47">
+      <c r="A47" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-1075]</t>
+        </is>
+      </c>
+      <c r="B47" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C47" s="12" t="n">
+        <v>540</v>
+      </c>
+      <c r="D47" s="13" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="48">
+      <c r="A48" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-1095] </t>
+        </is>
+      </c>
+      <c r="B48" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C48" s="12" t="n">
+        <v>540</v>
+      </c>
+      <c r="D48" s="13" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="49">
+      <c r="A49" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-1095] </t>
+        </is>
+      </c>
+      <c r="B49" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C49" s="12" t="n">
+        <v>540</v>
+      </c>
+      <c r="D49" s="13" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="50">
+      <c r="A50" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2080]</t>
+        </is>
+      </c>
+      <c r="B50" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C50" s="12" t="n">
+        <v>800</v>
+      </c>
+      <c r="D50" s="14" t="inlineStr">
+        <is>
+          <t>Товар в резерве</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="51">
+      <c r="A51" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2275]</t>
+        </is>
+      </c>
+      <c r="B51" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C51" s="12" t="n">
+        <v>820</v>
+      </c>
+      <c r="D51" s="13" t="n">
         <v>10</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="11">
-[...18 lines deleted...]
-      <c r="E11" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="52">
+      <c r="A52" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2375]</t>
+        </is>
+      </c>
+      <c r="B52" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C52" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D52" s="13" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="53">
+      <c r="A53" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2375]</t>
+        </is>
+      </c>
+      <c r="B53" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C53" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D53" s="13" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="54">
+      <c r="A54" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2420]</t>
+        </is>
+      </c>
+      <c r="B54" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C54" s="12" t="n">
+        <v>2190</v>
+      </c>
+      <c r="D54" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="55">
+      <c r="A55" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2421]</t>
+        </is>
+      </c>
+      <c r="B55" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C55" s="12" t="n">
+        <v>2490</v>
+      </c>
+      <c r="D55" s="13" t="n">
         <v>2</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="12">
-[...18 lines deleted...]
-      <c r="E12" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="56">
+      <c r="A56" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-3380]</t>
+        </is>
+      </c>
+      <c r="B56" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C56" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D56" s="13" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="57">
+      <c r="A57" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-3480]</t>
+        </is>
+      </c>
+      <c r="B57" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C57" s="12" t="n">
+        <v>1140</v>
+      </c>
+      <c r="D57" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="58">
+      <c r="A58" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-423BK] Black</t>
+        </is>
+      </c>
+      <c r="B58" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C58" s="12" t="n">
+        <v>1490</v>
+      </c>
+      <c r="D58" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="13">
-[...18 lines deleted...]
-      <c r="E13" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="59">
+      <c r="A59" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-423C] Cyan</t>
+        </is>
+      </c>
+      <c r="B59" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C59" s="12" t="n">
+        <v>1490</v>
+      </c>
+      <c r="D59" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="60">
+      <c r="A60" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-423M] Magenta</t>
+        </is>
+      </c>
+      <c r="B60" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C60" s="12" t="n">
+        <v>1490</v>
+      </c>
+      <c r="D60" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="61">
+      <c r="A61" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-423Y] Yellow</t>
+        </is>
+      </c>
+      <c r="B61" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C61" s="12" t="n">
+        <v>1490</v>
+      </c>
+      <c r="D61" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="62">
+      <c r="A62" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [070H]</t>
+        </is>
+      </c>
+      <c r="B62" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C62" s="12" t="n">
+        <v>1980</v>
+      </c>
+      <c r="D62" s="13" t="n">
+        <v>21</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="63">
+      <c r="A63" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [C-EXV14]</t>
+        </is>
+      </c>
+      <c r="B63" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C63" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D63" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="64">
+      <c r="A64" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [C-EXV33]</t>
+        </is>
+      </c>
+      <c r="B64" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C64" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="D64" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="65">
+      <c r="A65" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [C-EXV42]</t>
+        </is>
+      </c>
+      <c r="B65" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C65" s="12" t="n">
+        <v>840</v>
+      </c>
+      <c r="D65" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="66">
+      <c r="A66" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [FX-10]</t>
+        </is>
+      </c>
+      <c r="B66" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C66" s="12" t="n">
+        <v>680</v>
+      </c>
+      <c r="D66" s="13" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="67">
+      <c r="A67" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [106A]</t>
+        </is>
+      </c>
+      <c r="B67" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C67" s="12" t="n">
+        <v>870</v>
+      </c>
+      <c r="D67" s="13" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="68">
+      <c r="A68" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [106X]</t>
+        </is>
+      </c>
+      <c r="B68" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C68" s="12" t="n">
+        <v>1180</v>
+      </c>
+      <c r="D68" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="69">
+      <c r="A69" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [136A]</t>
+        </is>
+      </c>
+      <c r="B69" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C69" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D69" s="13" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="70">
+      <c r="A70" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [216A] Yellow</t>
+        </is>
+      </c>
+      <c r="B70" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C70" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D70" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="71">
+      <c r="A71" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [C7115A]</t>
+        </is>
+      </c>
+      <c r="B71" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C71" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="D71" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="72">
+      <c r="A72" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE255X]</t>
+        </is>
+      </c>
+      <c r="B72" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C72" s="12" t="n">
+        <v>1900</v>
+      </c>
+      <c r="D72" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="73">
+      <c r="A73" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE278A]</t>
+        </is>
+      </c>
+      <c r="B73" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C73" s="12" t="n">
+        <v>640</v>
+      </c>
+      <c r="D73" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="74">
+      <c r="A74" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE285A]</t>
+        </is>
+      </c>
+      <c r="B74" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C74" s="12" t="n">
+        <v>680</v>
+      </c>
+      <c r="D74" s="13" t="n">
+        <v>63</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="75">
+      <c r="A75" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE285A]</t>
+        </is>
+      </c>
+      <c r="B75" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C75" s="12" t="n">
+        <v>680</v>
+      </c>
+      <c r="D75" s="13" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="76">
+      <c r="A76" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE285X]</t>
+        </is>
+      </c>
+      <c r="B76" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C76" s="12" t="n">
+        <v>1150</v>
+      </c>
+      <c r="D76" s="14" t="inlineStr">
+        <is>
+          <t>Товар в резерве</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="77">
+      <c r="A77" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE505A]</t>
+        </is>
+      </c>
+      <c r="B77" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C77" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="D77" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="78">
+      <c r="A78" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE505A]</t>
+        </is>
+      </c>
+      <c r="B78" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C78" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="D78" s="13" t="n">
         <v>6</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="14">
-[...18 lines deleted...]
-      <c r="E14" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="79">
+      <c r="A79" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE505X]</t>
+        </is>
+      </c>
+      <c r="B79" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C79" s="12" t="n">
+        <v>1090</v>
+      </c>
+      <c r="D79" s="13" t="n">
         <v>2</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="15">
-[...18 lines deleted...]
-      <c r="E15" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="80">
+      <c r="A80" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF218A]</t>
+        </is>
+      </c>
+      <c r="B80" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C80" s="12" t="n">
+        <v>680</v>
+      </c>
+      <c r="D80" s="13" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="81">
+      <c r="A81" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF226X]</t>
+        </is>
+      </c>
+      <c r="B81" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C81" s="12" t="n">
+        <v>1180</v>
+      </c>
+      <c r="D81" s="13" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="82">
+      <c r="A82" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF226X]</t>
+        </is>
+      </c>
+      <c r="B82" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C82" s="12" t="n">
+        <v>1180</v>
+      </c>
+      <c r="D82" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="83">
+      <c r="A83" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF244A]</t>
+        </is>
+      </c>
+      <c r="B83" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C83" s="12" t="n">
+        <v>740</v>
+      </c>
+      <c r="D83" s="13" t="n">
+        <v>17</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="84">
+      <c r="A84" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF283X]</t>
+        </is>
+      </c>
+      <c r="B84" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C84" s="12" t="n">
+        <v>840</v>
+      </c>
+      <c r="D84" s="13" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="85">
+      <c r="A85" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF283X]</t>
+        </is>
+      </c>
+      <c r="B85" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C85" s="12" t="n">
+        <v>840</v>
+      </c>
+      <c r="D85" s="13" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="86">
+      <c r="A86" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CZ192A/93A]</t>
+        </is>
+      </c>
+      <c r="B86" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C86" s="12" t="n">
+        <v>4990</v>
+      </c>
+      <c r="D86" s="14" t="inlineStr">
+        <is>
+          <t>Товар в резерве</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="87">
+      <c r="A87" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [Q5949A]</t>
+        </is>
+      </c>
+      <c r="B87" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C87" s="12" t="n">
+        <v>1190</v>
+      </c>
+      <c r="D87" s="13" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="88">
+      <c r="A88" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [W1335X]</t>
+        </is>
+      </c>
+      <c r="B88" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C88" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D88" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="16">
-[...18 lines deleted...]
-      <c r="E16" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="89">
+      <c r="A89" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [W1500A]</t>
+        </is>
+      </c>
+      <c r="B89" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C89" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D89" s="13" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="90">
+      <c r="A90" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [W1510X]</t>
+        </is>
+      </c>
+      <c r="B90" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C90" s="12" t="n">
+        <v>1980</v>
+      </c>
+      <c r="D90" s="13" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="91">
+      <c r="A91" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Huawei [F-1500]</t>
+        </is>
+      </c>
+      <c r="B91" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C91" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D91" s="13" t="n">
+        <v>16</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="92">
+      <c r="A92" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1110]</t>
+        </is>
+      </c>
+      <c r="B92" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C92" s="12" t="n">
+        <v>750</v>
+      </c>
+      <c r="D92" s="13" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="93">
+      <c r="A93" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1120]</t>
+        </is>
+      </c>
+      <c r="B93" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C93" s="12" t="n">
+        <v>580</v>
+      </c>
+      <c r="D93" s="13" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="94">
+      <c r="A94" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1140]</t>
+        </is>
+      </c>
+      <c r="B94" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C94" s="12" t="n">
+        <v>780</v>
+      </c>
+      <c r="D94" s="13" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="95">
+      <c r="A95" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1160]</t>
+        </is>
+      </c>
+      <c r="B95" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C95" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="D95" s="13" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="96">
+      <c r="A96" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1170]</t>
+        </is>
+      </c>
+      <c r="B96" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C96" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="D96" s="13" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="97">
+      <c r="A97" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1200]</t>
+        </is>
+      </c>
+      <c r="B97" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C97" s="12" t="n">
+        <v>940</v>
+      </c>
+      <c r="D97" s="13" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="98">
+      <c r="A98" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-130]</t>
+        </is>
+      </c>
+      <c r="B98" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C98" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="D98" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="99">
+      <c r="A99" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-160]</t>
+        </is>
+      </c>
+      <c r="B99" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C99" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="D99" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="100">
+      <c r="A100" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3100]</t>
+        </is>
+      </c>
+      <c r="B100" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C100" s="12" t="n">
+        <v>1350</v>
+      </c>
+      <c r="D100" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="101">
+      <c r="A101" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3110]</t>
+        </is>
+      </c>
+      <c r="B101" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C101" s="12" t="n">
+        <v>1350</v>
+      </c>
+      <c r="D101" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="102">
+      <c r="A102" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3130]</t>
+        </is>
+      </c>
+      <c r="B102" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C102" s="12" t="n">
+        <v>2500</v>
+      </c>
+      <c r="D102" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="103">
+      <c r="A103" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3190]</t>
+        </is>
+      </c>
+      <c r="B103" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C103" s="12" t="n">
+        <v>1550</v>
+      </c>
+      <c r="D103" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="104">
+      <c r="A104" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3300]</t>
+        </is>
+      </c>
+      <c r="B104" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C104" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D104" s="13" t="n">
         <v>3</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="17">
-[...18 lines deleted...]
-      <c r="E17" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="105">
+      <c r="A105" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-5230C] Cyan</t>
+        </is>
+      </c>
+      <c r="B105" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C105" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D105" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="18">
-[...18 lines deleted...]
-      <c r="E18" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="106">
+      <c r="A106" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-5230K] Black</t>
+        </is>
+      </c>
+      <c r="B106" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C106" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D106" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="19">
-[...18 lines deleted...]
-      <c r="E19" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="107">
+      <c r="A107" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-5230M] Magenta</t>
+        </is>
+      </c>
+      <c r="B107" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C107" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D107" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="108">
+      <c r="A108" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-5230Y] Yellow</t>
+        </is>
+      </c>
+      <c r="B108" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C108" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D108" s="13" t="n">
         <v>2</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="20">
-[...18 lines deleted...]
-      <c r="E20" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="109">
+      <c r="A109" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-5240C] Cyan</t>
+        </is>
+      </c>
+      <c r="B109" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C109" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D109" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="21">
-[...18 lines deleted...]
-      <c r="E21" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="110">
+      <c r="A110" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-5240M] Magenta</t>
+        </is>
+      </c>
+      <c r="B110" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C110" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D110" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="22">
-[...18 lines deleted...]
-      <c r="E22" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="111">
+      <c r="A111" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-5240Y] Yellow</t>
+        </is>
+      </c>
+      <c r="B111" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C111" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D111" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="112">
+      <c r="A112" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-6305] Black</t>
+        </is>
+      </c>
+      <c r="B112" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C112" s="12" t="n">
+        <v>4900</v>
+      </c>
+      <c r="D112" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="113">
+      <c r="A113" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-7300]</t>
+        </is>
+      </c>
+      <c r="B113" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C113" s="12" t="n">
+        <v>3490</v>
+      </c>
+      <c r="D113" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="114">
+      <c r="A114" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [CTL-1100HC] Cyan</t>
+        </is>
+      </c>
+      <c r="B114" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C114" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D114" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="23">
-[...18 lines deleted...]
-      <c r="E23" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="115">
+      <c r="A115" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [CTL-1100HM] Magenta</t>
+        </is>
+      </c>
+      <c r="B115" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C115" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D115" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="24">
-[...18 lines deleted...]
-      <c r="E24" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="116">
+      <c r="A116" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [PC-211EV]</t>
+        </is>
+      </c>
+      <c r="B116" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C116" s="12" t="n">
+        <v>1390</v>
+      </c>
+      <c r="D116" s="13" t="n">
+        <v>91</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="117">
+      <c r="A117" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [TL-420Н]</t>
+        </is>
+      </c>
+      <c r="B117" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C117" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D117" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="118">
+      <c r="A118" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [TL-5120H]</t>
+        </is>
+      </c>
+      <c r="B118" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C118" s="12" t="n">
+        <v>1390</v>
+      </c>
+      <c r="D118" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="119">
+      <c r="A119" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [TL-5120X]</t>
+        </is>
+      </c>
+      <c r="B119" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C119" s="12" t="n">
+        <v>1490</v>
+      </c>
+      <c r="D119" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="120">
+      <c r="A120" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [ML-1710D3]</t>
+        </is>
+      </c>
+      <c r="B120" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C120" s="12" t="n">
+        <v>1450</v>
+      </c>
+      <c r="D120" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="25">
-[...18 lines deleted...]
-      <c r="E25" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="121">
+      <c r="A121" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D101S]</t>
+        </is>
+      </c>
+      <c r="B121" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C121" s="12" t="n">
+        <v>940</v>
+      </c>
+      <c r="D121" s="13" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="122">
+      <c r="A122" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D101S]</t>
+        </is>
+      </c>
+      <c r="B122" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C122" s="12" t="n">
+        <v>940</v>
+      </c>
+      <c r="D122" s="13" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="123">
+      <c r="A123" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D103L]</t>
+        </is>
+      </c>
+      <c r="B123" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C123" s="12" t="n">
+        <v>1450</v>
+      </c>
+      <c r="D123" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="26">
-[...18 lines deleted...]
-      <c r="E26" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="124">
+      <c r="A124" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D104S]</t>
+        </is>
+      </c>
+      <c r="B124" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C124" s="12" t="n">
+        <v>940</v>
+      </c>
+      <c r="D124" s="13" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="125">
+      <c r="A125" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D104S]</t>
+        </is>
+      </c>
+      <c r="B125" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C125" s="12" t="n">
+        <v>940</v>
+      </c>
+      <c r="D125" s="13" t="n">
+        <v>13</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="126">
+      <c r="A126" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D109S]</t>
+        </is>
+      </c>
+      <c r="B126" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C126" s="12" t="n">
+        <v>1350</v>
+      </c>
+      <c r="D126" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="127">
+      <c r="A127" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D111L]</t>
+        </is>
+      </c>
+      <c r="B127" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C127" s="12" t="n">
+        <v>1090</v>
+      </c>
+      <c r="D127" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="128">
+      <c r="A128" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D111L]</t>
+        </is>
+      </c>
+      <c r="B128" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C128" s="12" t="n">
+        <v>1090</v>
+      </c>
+      <c r="D128" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="129">
+      <c r="A129" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D111S]</t>
+        </is>
+      </c>
+      <c r="B129" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C129" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="D129" s="13" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="130">
+      <c r="A130" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D115L]</t>
+        </is>
+      </c>
+      <c r="B130" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C130" s="12" t="n">
+        <v>1350</v>
+      </c>
+      <c r="D130" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="131">
+      <c r="A131" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D203S] Black</t>
+        </is>
+      </c>
+      <c r="B131" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C131" s="12" t="n">
+        <v>1500</v>
+      </c>
+      <c r="D131" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="132">
+      <c r="A132" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [SCX-D4200A]</t>
+        </is>
+      </c>
+      <c r="B132" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C132" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="D132" s="13" t="n">
         <v>6</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="27">
-[...18 lines deleted...]
-      <c r="E27" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="133">
+      <c r="A133" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Toshiba [T-2323E]</t>
+        </is>
+      </c>
+      <c r="B133" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C133" s="12" t="n">
+        <v>2900</v>
+      </c>
+      <c r="D133" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="134">
+      <c r="A134" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Toshiba [T-2802E]</t>
+        </is>
+      </c>
+      <c r="B134" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C134" s="12" t="n">
+        <v>2600</v>
+      </c>
+      <c r="D134" s="13" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="135">
+      <c r="A135" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [006R01731]</t>
+        </is>
+      </c>
+      <c r="B135" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C135" s="12" t="n">
+        <v>1550</v>
+      </c>
+      <c r="D135" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="28">
-[...18 lines deleted...]
-      <c r="E28" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="136">
+      <c r="A136" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R01203] Black</t>
+        </is>
+      </c>
+      <c r="B136" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C136" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D136" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="29">
-[...18 lines deleted...]
-      <c r="E29" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="137">
+      <c r="A137" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R01204] Yellow</t>
+        </is>
+      </c>
+      <c r="B137" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C137" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D137" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="138">
+      <c r="A138" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R01205] Magenta</t>
+        </is>
+      </c>
+      <c r="B138" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C138" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D138" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="139">
+      <c r="A139" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R01206] Cyan</t>
+        </is>
+      </c>
+      <c r="B139" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C139" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D139" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="40" outlineLevel="0" r="140">
+      <c r="A140" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R01277] Black, комплект 2 шт.</t>
+        </is>
+      </c>
+      <c r="B140" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C140" s="12" t="n">
+        <v>1290</v>
+      </c>
+      <c r="D140" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="141">
+      <c r="A141" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R01415]</t>
+        </is>
+      </c>
+      <c r="B141" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C141" s="12" t="n">
+        <v>2890</v>
+      </c>
+      <c r="D141" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="142">
+      <c r="A142" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R01487]</t>
+        </is>
+      </c>
+      <c r="B142" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C142" s="12" t="n">
+        <v>1790</v>
+      </c>
+      <c r="D142" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="143">
+      <c r="A143" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R02183]</t>
+        </is>
+      </c>
+      <c r="B143" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C143" s="12" t="n">
+        <v>680</v>
+      </c>
+      <c r="D143" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="144">
+      <c r="A144" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R02306] Black</t>
+        </is>
+      </c>
+      <c r="B144" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C144" s="12" t="n">
+        <v>2100</v>
+      </c>
+      <c r="D144" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="145">
+      <c r="A145" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R02773]</t>
+        </is>
+      </c>
+      <c r="B145" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C145" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D145" s="13" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="146">
+      <c r="A146" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R02778]</t>
+        </is>
+      </c>
+      <c r="B146" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C146" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D146" s="13" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="147">
+      <c r="A147" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R03581]</t>
+        </is>
+      </c>
+      <c r="B147" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C147" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D147" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="148">
+      <c r="A148" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Black</t>
+        </is>
+      </c>
+      <c r="B148" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C148" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="D148" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="149">
+      <c r="A149" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Cyan</t>
+        </is>
+      </c>
+      <c r="B149" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C149" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="D149" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="150">
+      <c r="A150" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Magenta</t>
+        </is>
+      </c>
+      <c r="B150" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C150" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="D150" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="151">
+      <c r="A151" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Yellow</t>
+        </is>
+      </c>
+      <c r="B151" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C151" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="D151" s="13" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="152">
+      <c r="A152" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Black</t>
+        </is>
+      </c>
+      <c r="B152" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C152" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="D152" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="153">
+      <c r="A153" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Cyan</t>
+        </is>
+      </c>
+      <c r="B153" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C153" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="D153" s="13" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="154">
+      <c r="A154" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Magenta</t>
+        </is>
+      </c>
+      <c r="B154" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C154" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="D154" s="13" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="155">
+      <c r="A155" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Yellow</t>
+        </is>
+      </c>
+      <c r="B155" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C155" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="D155" s="13" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="156">
+      <c r="A156" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [C-EXV49] Black</t>
+        </is>
+      </c>
+      <c r="B156" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C156" s="12" t="n">
+        <v>2990</v>
+      </c>
+      <c r="D156" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="157">
+      <c r="A157" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [C-EXV49] Cyan</t>
+        </is>
+      </c>
+      <c r="B157" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C157" s="12" t="n">
+        <v>2990</v>
+      </c>
+      <c r="D157" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="158">
+      <c r="A158" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [C-EXV54] Black</t>
+        </is>
+      </c>
+      <c r="B158" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C158" s="12" t="n">
+        <v>2990</v>
+      </c>
+      <c r="D158" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="159">
+      <c r="A159" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [C-EXV54] Cyan</t>
+        </is>
+      </c>
+      <c r="B159" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C159" s="12" t="n">
+        <v>2990</v>
+      </c>
+      <c r="D159" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="160">
+      <c r="A160" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [C-EXV54] Magenta</t>
+        </is>
+      </c>
+      <c r="B160" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C160" s="12" t="n">
+        <v>2990</v>
+      </c>
+      <c r="D160" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="161">
+      <c r="A161" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [C-EXV54] Yellow</t>
+        </is>
+      </c>
+      <c r="B161" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C161" s="12" t="n">
+        <v>2990</v>
+      </c>
+      <c r="D161" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="162">
+      <c r="A162" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [117A] Black</t>
+        </is>
+      </c>
+      <c r="B162" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C162" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D162" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="163">
+      <c r="A163" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [117A] Cyan</t>
+        </is>
+      </c>
+      <c r="B163" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C163" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D163" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="164">
+      <c r="A164" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [117A] Magenta</t>
+        </is>
+      </c>
+      <c r="B164" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C164" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D164" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="165">
+      <c r="A165" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [117A] Yellow</t>
+        </is>
+      </c>
+      <c r="B165" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C165" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D165" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="166">
+      <c r="A166" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [415A/W2030A] Black</t>
+        </is>
+      </c>
+      <c r="B166" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C166" s="12" t="n">
+        <v>1890</v>
+      </c>
+      <c r="D166" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="167">
+      <c r="A167" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [415A/W2031A] Cyan</t>
+        </is>
+      </c>
+      <c r="B167" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C167" s="12" t="n">
+        <v>1890</v>
+      </c>
+      <c r="D167" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="168">
+      <c r="A168" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [415A/W2032A] Yellow</t>
+        </is>
+      </c>
+      <c r="B168" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C168" s="12" t="n">
+        <v>1890</v>
+      </c>
+      <c r="D168" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="169">
+      <c r="A169" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [415A/W2033A] Magenta</t>
+        </is>
+      </c>
+      <c r="B169" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C169" s="12" t="n">
+        <v>1890</v>
+      </c>
+      <c r="D169" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="170">
+      <c r="A170" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CB540A] Black</t>
+        </is>
+      </c>
+      <c r="B170" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C170" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D170" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="171">
+      <c r="A171" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE310A] Black</t>
+        </is>
+      </c>
+      <c r="B171" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C171" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D171" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="172">
+      <c r="A172" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE311A] Cyan</t>
+        </is>
+      </c>
+      <c r="B172" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C172" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D172" s="13" t="n">
         <v>7</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="30">
-[...18 lines deleted...]
-      <c r="E30" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="173">
+      <c r="A173" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE312A] Yellow</t>
+        </is>
+      </c>
+      <c r="B173" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C173" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D173" s="13" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="174">
+      <c r="A174" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE313A] Magenta</t>
+        </is>
+      </c>
+      <c r="B174" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C174" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="D174" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="175">
+      <c r="A175" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE322A] Yellow</t>
+        </is>
+      </c>
+      <c r="B175" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C175" s="12" t="n">
+        <v>1240</v>
+      </c>
+      <c r="D175" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="31">
-[...18 lines deleted...]
-      <c r="E31" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="176">
+      <c r="A176" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF210A] Black</t>
+        </is>
+      </c>
+      <c r="B176" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C176" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D176" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="177">
+      <c r="A177" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF211A] Cyan</t>
+        </is>
+      </c>
+      <c r="B177" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C177" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D177" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="178">
+      <c r="A178" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF212A] Yellow</t>
+        </is>
+      </c>
+      <c r="B178" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C178" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D178" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="179">
+      <c r="A179" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF213A] Magenta</t>
+        </is>
+      </c>
+      <c r="B179" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C179" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D179" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="180">
+      <c r="A180" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF530A] Black</t>
+        </is>
+      </c>
+      <c r="B180" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C180" s="12" t="n">
+        <v>1490</v>
+      </c>
+      <c r="D180" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="181">
+      <c r="A181" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF532A] Yellow</t>
+        </is>
+      </c>
+      <c r="B181" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C181" s="12" t="n">
+        <v>1050</v>
+      </c>
+      <c r="D181" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="32">
-[...18 lines deleted...]
-      <c r="E32" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="182">
+      <c r="A182" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF533A] Magenta</t>
+        </is>
+      </c>
+      <c r="B182" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C182" s="12" t="n">
+        <v>1050</v>
+      </c>
+      <c r="D182" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="33">
-[...18 lines deleted...]
-      <c r="E33" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="183">
+      <c r="A183" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [W2210A] Black</t>
+        </is>
+      </c>
+      <c r="B183" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C183" s="12" t="n">
+        <v>1690</v>
+      </c>
+      <c r="D183" s="13" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="184">
+      <c r="A184" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [W2211A] Cyan</t>
+        </is>
+      </c>
+      <c r="B184" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C184" s="12" t="n">
+        <v>1690</v>
+      </c>
+      <c r="D184" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="34">
-[...18 lines deleted...]
-      <c r="E34" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="185">
+      <c r="A185" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [W2212A] Yellow</t>
+        </is>
+      </c>
+      <c r="B185" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C185" s="12" t="n">
+        <v>1690</v>
+      </c>
+      <c r="D185" s="13" t="n">
         <v>1</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="35">
-[...18 lines deleted...]
-      <c r="E35" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="186">
+      <c r="A186" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [W2213A] Magenta</t>
+        </is>
+      </c>
+      <c r="B186" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C186" s="12" t="n">
+        <v>1690</v>
+      </c>
+      <c r="D186" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="187">
+      <c r="A187" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Kyocera [TK-8115C] Cyan</t>
+        </is>
+      </c>
+      <c r="B187" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C187" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D187" s="13" t="n">
         <v>2</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="36">
-[...41 lines deleted...]
-      <c r="E37" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="188">
+      <c r="A188" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Kyocera [TK-8115K] Black</t>
+        </is>
+      </c>
+      <c r="B188" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C188" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D188" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="189">
+      <c r="A189" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Kyocera [TK-8115M] Magenta</t>
+        </is>
+      </c>
+      <c r="B189" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C189" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D189" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="190">
+      <c r="A190" s="10" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Kyocera [TK-8115Y] Yellow</t>
+        </is>
+      </c>
+      <c r="B190" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C190" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D190" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="191">
+      <c r="A191" s="10" t="inlineStr">
+        <is>
+          <t>Узел термозакрепления ор. Kyocera [FK-1150]</t>
+        </is>
+      </c>
+      <c r="B191" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C191" s="12" t="n">
+        <v>52000</v>
+      </c>
+      <c r="D191" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="192">
+      <c r="A192" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-1075]</t>
+        </is>
+      </c>
+      <c r="B192" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C192" s="12" t="n">
+        <v>880</v>
+      </c>
+      <c r="D192" s="13" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="193">
+      <c r="A193" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-1095]</t>
+        </is>
+      </c>
+      <c r="B193" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C193" s="12" t="n">
+        <v>890</v>
+      </c>
+      <c r="D193" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="194">
+      <c r="A194" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-2335]</t>
+        </is>
+      </c>
+      <c r="B194" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C194" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="D194" s="13" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="195">
+      <c r="A195" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-3100]</t>
+        </is>
+      </c>
+      <c r="B195" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C195" s="12" t="n">
+        <v>1200</v>
+      </c>
+      <c r="D195" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="196">
+      <c r="A196" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-3400]</t>
+        </is>
+      </c>
+      <c r="B196" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C196" s="12" t="n">
+        <v>1300</v>
+      </c>
+      <c r="D196" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="197">
+      <c r="A197" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. HP [CF232A]</t>
+        </is>
+      </c>
+      <c r="B197" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C197" s="12" t="n">
+        <v>1250</v>
+      </c>
+      <c r="D197" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="198">
+      <c r="A198" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. HP [CF234A]</t>
+        </is>
+      </c>
+      <c r="B198" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C198" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D198" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="199">
+      <c r="A199" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Huawei [X-15000]</t>
+        </is>
+      </c>
+      <c r="B199" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C199" s="12" t="n">
+        <v>2500</v>
+      </c>
+      <c r="D199" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="200">
+      <c r="A200" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Pantum [DL-420]</t>
+        </is>
+      </c>
+      <c r="B200" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C200" s="12" t="n">
+        <v>1100</v>
+      </c>
+      <c r="D200" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="201">
+      <c r="A201" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Pantum [DL-5120] </t>
+        </is>
+      </c>
+      <c r="B201" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C201" s="12" t="n">
+        <v>1180</v>
+      </c>
+      <c r="D201" s="13" t="n">
         <v>2</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="38">
-[...41 lines deleted...]
-      <c r="E39" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="202">
+      <c r="A202" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Xerox [101R00664]</t>
+        </is>
+      </c>
+      <c r="B202" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C202" s="12" t="n">
+        <v>2890</v>
+      </c>
+      <c r="D202" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="203">
+      <c r="A203" s="10" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. цветной HP [CE314A]</t>
+        </is>
+      </c>
+      <c r="B203" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="C203" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D203" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="204">
+      <c r="A204" s="10" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T8651] Black</t>
+        </is>
+      </c>
+      <c r="B204" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C204" s="12" t="n">
+        <v>2900</v>
+      </c>
+      <c r="D204" s="13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="205">
+      <c r="A205" s="10" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9451] Black</t>
+        </is>
+      </c>
+      <c r="B205" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C205" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D205" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="206">
+      <c r="A206" s="10" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9452] Cyan</t>
+        </is>
+      </c>
+      <c r="B206" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C206" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D206" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="207">
+      <c r="A207" s="10" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9453] Megenta</t>
+        </is>
+      </c>
+      <c r="B207" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C207" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D207" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="208">
+      <c r="A208" s="10" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9454] Yellow</t>
+        </is>
+      </c>
+      <c r="B208" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C208" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D208" s="13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="209">
+      <c r="A209" s="10" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9661] Black</t>
+        </is>
+      </c>
+      <c r="B209" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C209" s="12" t="n">
+        <v>5500</v>
+      </c>
+      <c r="D209" s="13" t="n">
         <v>2</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="40">
-[...18 lines deleted...]
-      <c r="E40" s="25" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="210">
+      <c r="A210" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Black</t>
+        </is>
+      </c>
+      <c r="B210" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C210" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D210" s="13" t="n">
+        <v>16</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="211">
+      <c r="A211" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Cyan</t>
+        </is>
+      </c>
+      <c r="B211" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C211" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D211" s="13" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="212">
+      <c r="A212" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Magenta</t>
+        </is>
+      </c>
+      <c r="B212" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C212" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D212" s="13" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="213">
+      <c r="A213" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Yellow</t>
+        </is>
+      </c>
+      <c r="B213" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C213" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D213" s="13" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="214">
+      <c r="A214" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V14A] [101] Black</t>
+        </is>
+      </c>
+      <c r="B214" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C214" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="D214" s="13" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="215">
+      <c r="A215" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V24A] [101] Cyan</t>
+        </is>
+      </c>
+      <c r="B215" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C215" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D215" s="13" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="216">
+      <c r="A216" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V34A] [101] Magenta</t>
+        </is>
+      </c>
+      <c r="B216" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C216" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D216" s="13" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="217">
+      <c r="A217" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V44A] [101] Yellow</t>
+        </is>
+      </c>
+      <c r="B217" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C217" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D217" s="13" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="218">
+      <c r="A218" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6641] Black</t>
+        </is>
+      </c>
+      <c r="B218" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C218" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D218" s="13" t="n">
+        <v>54</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="219">
+      <c r="A219" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6642] Cyan</t>
+        </is>
+      </c>
+      <c r="B219" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C219" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D219" s="13" t="n">
+        <v>86</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="220">
+      <c r="A220" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6643] Magenta</t>
+        </is>
+      </c>
+      <c r="B220" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C220" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D220" s="13" t="n">
+        <v>89</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="221">
+      <c r="A221" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6644] Yellow</t>
+        </is>
+      </c>
+      <c r="B221" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C221" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D221" s="13" t="n">
+        <v>77</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="222">
+      <c r="A222" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6735] Light Cyan</t>
+        </is>
+      </c>
+      <c r="B222" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C222" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D222" s="13" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="223">
+      <c r="A223" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6736] Light Magenta</t>
+        </is>
+      </c>
+      <c r="B223" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C223" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D223" s="13" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="224">
+      <c r="A224" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T7741] Black</t>
+        </is>
+      </c>
+      <c r="B224" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C224" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="D224" s="13" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="225">
+      <c r="A225" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT51] Black</t>
+        </is>
+      </c>
+      <c r="B225" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C225" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D225" s="13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="226">
+      <c r="A226" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT52] Cyan</t>
+        </is>
+      </c>
+      <c r="B226" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C226" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D226" s="13" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="227">
+      <c r="A227" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT52] Magenta</t>
+        </is>
+      </c>
+      <c r="B227" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C227" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D227" s="13" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="228">
+      <c r="A228" s="10" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT52] Yellow</t>
+        </is>
+      </c>
+      <c r="B228" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="C228" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D228" s="13" t="n">
         <v>6</v>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="41">
-[...199 lines deleted...]
-      <c r="D49" s="24" t="n">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="229">
+      <c r="A229" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-1075]</t>
+        </is>
+      </c>
+      <c r="B229" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C229" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D229" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="230">
+      <c r="A230" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-1095]</t>
+        </is>
+      </c>
+      <c r="B230" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C230" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="D230" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="231">
+      <c r="A231" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-14]</t>
+        </is>
+      </c>
+      <c r="B231" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C231" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="D231" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="232">
+      <c r="A232" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2075]</t>
+        </is>
+      </c>
+      <c r="B232" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C232" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D232" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="233">
+      <c r="A233" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2080]</t>
+        </is>
+      </c>
+      <c r="B233" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C233" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D233" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="234">
+      <c r="A234" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2085]</t>
+        </is>
+      </c>
+      <c r="B234" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C234" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D234" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="235">
+      <c r="A235" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2090]</t>
+        </is>
+      </c>
+      <c r="B235" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C235" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D235" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="236">
+      <c r="A236" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2135]</t>
+        </is>
+      </c>
+      <c r="B236" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C236" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D236" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="237">
+      <c r="A237" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2175]</t>
+        </is>
+      </c>
+      <c r="B237" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C237" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="D237" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="238">
+      <c r="A238" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2275]</t>
+        </is>
+      </c>
+      <c r="B238" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C238" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D238" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="239">
+      <c r="A239" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2325]</t>
+        </is>
+      </c>
+      <c r="B239" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C239" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D239" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="240">
+      <c r="A240" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2335]</t>
+        </is>
+      </c>
+      <c r="B240" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C240" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D240" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="241">
+      <c r="A241" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2375]</t>
+        </is>
+      </c>
+      <c r="B241" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C241" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D241" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="242">
+      <c r="A242" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2460]</t>
+        </is>
+      </c>
+      <c r="B242" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C242" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D242" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="243">
+      <c r="A243" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2480]</t>
+        </is>
+      </c>
+      <c r="B243" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C243" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="D243" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="244">
+      <c r="A244" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2500]</t>
+        </is>
+      </c>
+      <c r="B244" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C244" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D244" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="245">
+      <c r="A245" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3060]</t>
+        </is>
+      </c>
+      <c r="B245" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C245" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="D245" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="246">
+      <c r="A246" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3170]</t>
+        </is>
+      </c>
+      <c r="B246" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C246" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="D246" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="247">
+      <c r="A247" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3330]</t>
+        </is>
+      </c>
+      <c r="B247" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C247" s="12" t="n">
         <v>600</v>
       </c>
-      <c r="E49" s="25" t="n">
-[...134 lines deleted...]
-      <c r="D55" s="24" t="n">
+      <c r="D247" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="248">
+      <c r="A248" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3380]</t>
+        </is>
+      </c>
+      <c r="B248" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C248" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D248" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="249">
+      <c r="A249" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3430]</t>
+        </is>
+      </c>
+      <c r="B249" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C249" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D249" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="250">
+      <c r="A250" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3480]</t>
+        </is>
+      </c>
+      <c r="B250" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C250" s="12" t="n">
+        <v>750</v>
+      </c>
+      <c r="D250" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="251">
+      <c r="A251" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3512]</t>
+        </is>
+      </c>
+      <c r="B251" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C251" s="12" t="n">
+        <v>1200</v>
+      </c>
+      <c r="D251" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="252">
+      <c r="A252" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [047]</t>
+        </is>
+      </c>
+      <c r="B252" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C252" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D252" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="253">
+      <c r="A253" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [052H]</t>
+        </is>
+      </c>
+      <c r="B253" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C253" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="D253" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="254">
+      <c r="A254" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [052]</t>
+        </is>
+      </c>
+      <c r="B254" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C254" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="D254" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="255">
+      <c r="A255" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [056H]</t>
+        </is>
+      </c>
+      <c r="B255" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C255" s="12" t="n">
+        <v>1300</v>
+      </c>
+      <c r="D255" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="256">
+      <c r="A256" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [056]</t>
+        </is>
+      </c>
+      <c r="B256" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C256" s="12" t="n">
+        <v>800</v>
+      </c>
+      <c r="D256" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="257">
+      <c r="A257" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [057H]</t>
+        </is>
+      </c>
+      <c r="B257" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C257" s="12" t="n">
+        <v>1100</v>
+      </c>
+      <c r="D257" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="258">
+      <c r="A258" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [057]</t>
+        </is>
+      </c>
+      <c r="B258" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C258" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D258" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="259">
+      <c r="A259" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [070H]</t>
+        </is>
+      </c>
+      <c r="B259" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C259" s="12" t="n">
+        <v>1100</v>
+      </c>
+      <c r="D259" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="260">
+      <c r="A260" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [070]</t>
+        </is>
+      </c>
+      <c r="B260" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C260" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D260" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="261">
+      <c r="A261" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [703]</t>
+        </is>
+      </c>
+      <c r="B261" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C261" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D261" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="262">
+      <c r="A262" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [712]</t>
+        </is>
+      </c>
+      <c r="B262" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C262" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D262" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="263">
+      <c r="A263" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [719H]</t>
+        </is>
+      </c>
+      <c r="B263" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C263" s="12" t="n">
+        <v>800</v>
+      </c>
+      <c r="D263" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="264">
+      <c r="A264" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [719]</t>
+        </is>
+      </c>
+      <c r="B264" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C264" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D264" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="265">
+      <c r="A265" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [725]</t>
+        </is>
+      </c>
+      <c r="B265" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C265" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D265" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="266">
+      <c r="A266" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [728]</t>
+        </is>
+      </c>
+      <c r="B266" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C266" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D266" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="267">
+      <c r="A267" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [737]</t>
+        </is>
+      </c>
+      <c r="B267" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C267" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D267" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="268">
+      <c r="A268" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [C-EXV40]</t>
+        </is>
+      </c>
+      <c r="B268" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C268" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="D268" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="269">
+      <c r="A269" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [C-EXV50]</t>
+        </is>
+      </c>
+      <c r="B269" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C269" s="12" t="n">
+        <v>1300</v>
+      </c>
+      <c r="D269" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="270">
+      <c r="A270" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [EP-22]</t>
+        </is>
+      </c>
+      <c r="B270" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C270" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D270" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="271">
+      <c r="A271" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [EP-25]</t>
+        </is>
+      </c>
+      <c r="B271" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C271" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D271" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="272">
+      <c r="A272" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [EP-26]</t>
+        </is>
+      </c>
+      <c r="B272" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C272" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D272" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="273">
+      <c r="A273" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [EP-27]</t>
+        </is>
+      </c>
+      <c r="B273" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C273" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D273" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="274">
+      <c r="A274" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [FX-10]</t>
+        </is>
+      </c>
+      <c r="B274" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C274" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D274" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="275">
+      <c r="A275" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [106A]</t>
+        </is>
+      </c>
+      <c r="B275" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C275" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D275" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="276">
+      <c r="A276" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [106X]</t>
+        </is>
+      </c>
+      <c r="B276" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C276" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="D276" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="277">
+      <c r="A277" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [107A]</t>
+        </is>
+      </c>
+      <c r="B277" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C277" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D277" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="278">
+      <c r="A278" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [136A]</t>
+        </is>
+      </c>
+      <c r="B278" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C278" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D278" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="279">
+      <c r="A279" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [136X]</t>
+        </is>
+      </c>
+      <c r="B279" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C279" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="D279" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="280">
+      <c r="A280" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [150A]</t>
+        </is>
+      </c>
+      <c r="B280" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C280" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D280" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="281">
+      <c r="A281" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [C4092A]</t>
+        </is>
+      </c>
+      <c r="B281" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C281" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D281" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="282">
+      <c r="A282" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [C7115A]</t>
+        </is>
+      </c>
+      <c r="B282" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C282" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D282" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="283">
+      <c r="A283" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [C7115X]</t>
+        </is>
+      </c>
+      <c r="B283" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C283" s="12" t="n">
+        <v>640</v>
+      </c>
+      <c r="D283" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="284">
+      <c r="A284" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CB435A]</t>
+        </is>
+      </c>
+      <c r="B284" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C284" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D284" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="285">
+      <c r="A285" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CB436A]</t>
+        </is>
+      </c>
+      <c r="B285" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C285" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D285" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="286">
+      <c r="A286" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE255A]</t>
+        </is>
+      </c>
+      <c r="B286" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C286" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="D286" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="287">
+      <c r="A287" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE255X]</t>
+        </is>
+      </c>
+      <c r="B287" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C287" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="D287" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="288">
+      <c r="A288" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE278AX]</t>
+        </is>
+      </c>
+      <c r="B288" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C288" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D288" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="289">
+      <c r="A289" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE278A]</t>
+        </is>
+      </c>
+      <c r="B289" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C289" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D289" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="290">
+      <c r="A290" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE285A]</t>
+        </is>
+      </c>
+      <c r="B290" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C290" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D290" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="291">
+      <c r="A291" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE285X]</t>
+        </is>
+      </c>
+      <c r="B291" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C291" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D291" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="292">
+      <c r="A292" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE505A]</t>
+        </is>
+      </c>
+      <c r="B292" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C292" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D292" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="293">
+      <c r="A293" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE505X]</t>
+        </is>
+      </c>
+      <c r="B293" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C293" s="12" t="n">
+        <v>750</v>
+      </c>
+      <c r="D293" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="294">
+      <c r="A294" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF214A]</t>
+        </is>
+      </c>
+      <c r="B294" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C294" s="12" t="n">
+        <v>1100</v>
+      </c>
+      <c r="D294" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="295">
+      <c r="A295" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF214X]</t>
+        </is>
+      </c>
+      <c r="B295" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C295" s="12" t="n">
+        <v>1800</v>
+      </c>
+      <c r="D295" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="296">
+      <c r="A296" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF218A]</t>
+        </is>
+      </c>
+      <c r="B296" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C296" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D296" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="297">
+      <c r="A297" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF226A]</t>
+        </is>
+      </c>
+      <c r="B297" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C297" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D297" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="298">
+      <c r="A298" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF226X]</t>
+        </is>
+      </c>
+      <c r="B298" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C298" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="D298" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="299">
+      <c r="A299" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF230A]</t>
+        </is>
+      </c>
+      <c r="B299" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C299" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D299" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="300">
+      <c r="A300" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF230X]</t>
+        </is>
+      </c>
+      <c r="B300" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C300" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="D300" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="301">
+      <c r="A301" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF233A]</t>
+        </is>
+      </c>
+      <c r="B301" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C301" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D301" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="302">
+      <c r="A302" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF244A]</t>
+        </is>
+      </c>
+      <c r="B302" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C302" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D302" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="303">
+      <c r="A303" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF259A]</t>
+        </is>
+      </c>
+      <c r="B303" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C303" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D303" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="304">
+      <c r="A304" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF259X]</t>
+        </is>
+      </c>
+      <c r="B304" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C304" s="12" t="n">
+        <v>1100</v>
+      </c>
+      <c r="D304" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="305">
+      <c r="A305" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF276A]</t>
+        </is>
+      </c>
+      <c r="B305" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C305" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D305" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="306">
+      <c r="A306" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF280A]</t>
+        </is>
+      </c>
+      <c r="B306" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C306" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D306" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="307">
+      <c r="A307" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF280X]</t>
+        </is>
+      </c>
+      <c r="B307" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C307" s="12" t="n">
+        <v>750</v>
+      </c>
+      <c r="D307" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="308">
+      <c r="A308" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF283A]</t>
+        </is>
+      </c>
+      <c r="B308" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C308" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D308" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="309">
+      <c r="A309" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF283X]</t>
+        </is>
+      </c>
+      <c r="B309" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C309" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D309" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="310">
+      <c r="A310" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q2612A]</t>
+        </is>
+      </c>
+      <c r="B310" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C310" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D310" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="311">
+      <c r="A311" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q2612X]</t>
+        </is>
+      </c>
+      <c r="B311" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C311" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D311" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="312">
+      <c r="A312" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q5949A]</t>
+        </is>
+      </c>
+      <c r="B312" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C312" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D312" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="313">
+      <c r="A313" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q5949X]</t>
+        </is>
+      </c>
+      <c r="B313" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C313" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="D313" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="314">
+      <c r="A314" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Huawei [F-1500]</t>
+        </is>
+      </c>
+      <c r="B314" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C314" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D314" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="315">
+      <c r="A315" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1110]</t>
+        </is>
+      </c>
+      <c r="B315" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C315" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="D315" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="316">
+      <c r="A316" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1120]</t>
+        </is>
+      </c>
+      <c r="B316" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C316" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D316" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="317">
+      <c r="A317" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1130]</t>
+        </is>
+      </c>
+      <c r="B317" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C317" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D317" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="318">
+      <c r="A318" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1140]</t>
+        </is>
+      </c>
+      <c r="B318" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C318" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D318" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="319">
+      <c r="A319" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1150]</t>
+        </is>
+      </c>
+      <c r="B319" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C319" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="D319" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="320">
+      <c r="A320" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1160]</t>
+        </is>
+      </c>
+      <c r="B320" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C320" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="D320" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="321">
+      <c r="A321" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1170]</t>
+        </is>
+      </c>
+      <c r="B321" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C321" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="D321" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="322">
+      <c r="A322" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1200]</t>
+        </is>
+      </c>
+      <c r="B322" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C322" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D322" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="323">
+      <c r="A323" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-140]</t>
+        </is>
+      </c>
+      <c r="B323" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C323" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="D323" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="324">
+      <c r="A324" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-160]</t>
+        </is>
+      </c>
+      <c r="B324" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C324" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="D324" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="325">
+      <c r="A325" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-170]</t>
+        </is>
+      </c>
+      <c r="B325" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C325" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="D325" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="326">
+      <c r="A326" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-3160]</t>
+        </is>
+      </c>
+      <c r="B326" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C326" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="D326" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="327">
+      <c r="A327" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-3190]</t>
+        </is>
+      </c>
+      <c r="B327" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C327" s="12" t="n">
+        <v>1250</v>
+      </c>
+      <c r="D327" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="328">
+      <c r="A328" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-710]</t>
+        </is>
+      </c>
+      <c r="B328" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C328" s="12" t="n">
+        <v>1900</v>
+      </c>
+      <c r="D328" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="329">
+      <c r="A329" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [PC-211RB]</t>
+        </is>
+      </c>
+      <c r="B329" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C329" s="12" t="n">
         <v>990</v>
       </c>
-      <c r="E55" s="25" t="n">
-[...111 lines deleted...]
-      <c r="D60" s="28" t="n">
+      <c r="D329" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="330">
+      <c r="A330" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [PC-212RB] </t>
+        </is>
+      </c>
+      <c r="B330" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C330" s="12" t="n">
         <v>990</v>
       </c>
-      <c r="E60" s="25" t="n">
-[...364 lines deleted...]
-      <c r="D76" s="28" t="n">
+      <c r="D330" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="331">
+      <c r="A331" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [TL-420H]</t>
+        </is>
+      </c>
+      <c r="B331" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C331" s="12" t="n">
+        <v>800</v>
+      </c>
+      <c r="D331" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="332">
+      <c r="A332" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [TL-5120]</t>
+        </is>
+      </c>
+      <c r="B332" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C332" s="12" t="n">
+        <v>1100</v>
+      </c>
+      <c r="D332" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="333">
+      <c r="A333" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [TN-C2310H]</t>
+        </is>
+      </c>
+      <c r="B333" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C333" s="12" t="n">
+        <v>1300</v>
+      </c>
+      <c r="D333" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="334">
+      <c r="A334" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [ML-1610D2]</t>
+        </is>
+      </c>
+      <c r="B334" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C334" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D334" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="335">
+      <c r="A335" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [ML-1710D3]</t>
+        </is>
+      </c>
+      <c r="B335" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C335" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D335" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="336">
+      <c r="A336" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D101S]</t>
+        </is>
+      </c>
+      <c r="B336" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C336" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D336" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="337">
+      <c r="A337" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D104S]</t>
+        </is>
+      </c>
+      <c r="B337" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C337" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="D337" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="338">
+      <c r="A338" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D105L]</t>
+        </is>
+      </c>
+      <c r="B338" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C338" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D338" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="339">
+      <c r="A339" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D108S]</t>
+        </is>
+      </c>
+      <c r="B339" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C339" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D339" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="340">
+      <c r="A340" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D109S]</t>
+        </is>
+      </c>
+      <c r="B340" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C340" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="D340" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="341">
+      <c r="A341" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D111S]</t>
+        </is>
+      </c>
+      <c r="B341" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C341" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="D341" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="342">
+      <c r="A342" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D119S] </t>
+        </is>
+      </c>
+      <c r="B342" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C342" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D342" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="343">
+      <c r="A343" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [SCX-D4200A]</t>
+        </is>
+      </c>
+      <c r="B343" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C343" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D343" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="344">
+      <c r="A344" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Xerox [106R02183]</t>
+        </is>
+      </c>
+      <c r="B344" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C344" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="D344" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="345">
+      <c r="A345" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Xerox [106R02773]</t>
+        </is>
+      </c>
+      <c r="B345" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C345" s="12" t="n">
         <v>750</v>
       </c>
-      <c r="E76" s="25" t="n">
-[...1652 lines deleted...]
-      <c r="D148" s="28" t="n">
+      <c r="D345" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="346">
+      <c r="A346" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Катюша [THМ130]</t>
+        </is>
+      </c>
+      <c r="B346" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C346" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="D346" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="29" outlineLevel="0" r="347">
+      <c r="A347" s="10" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Катюша [TK-240]</t>
+        </is>
+      </c>
+      <c r="B347" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="C347" s="12" t="n">
         <v>500</v>
       </c>
-      <c r="E148" s="25" t="n">
-[...2765 lines deleted...]
-      <c r="E260" s="25" t="inlineStr">
+      <c r="D347" s="14" t="inlineStr">
         <is>
           <t>Услуга доступна</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A6:E260"/>
+  <autoFilter ref="A8:D347"/>
   <mergeCells>
-    <mergeCell ref="A1:E1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A7:D7"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A7" r:id="rId1" tooltip="Открыть товар на neoprint.su"/>
-[...252 lines deleted...]
-    <hyperlink ref="A260" r:id="rId254" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A9" r:id="rId1" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A10" r:id="rId2" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A11" r:id="rId3" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A12" r:id="rId4" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A13" r:id="rId5" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A14" r:id="rId6" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A15" r:id="rId7" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A16" r:id="rId8" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A17" r:id="rId9" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A18" r:id="rId10" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A19" r:id="rId11" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A20" r:id="rId12" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A21" r:id="rId13" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A22" r:id="rId14" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A23" r:id="rId15" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A24" r:id="rId16" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A25" r:id="rId17" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A26" r:id="rId18" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A27" r:id="rId19" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A28" r:id="rId20" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A29" r:id="rId21" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A30" r:id="rId22" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A31" r:id="rId23" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A32" r:id="rId24" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A33" r:id="rId25" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A34" r:id="rId26" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A35" r:id="rId27" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A36" r:id="rId28" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A37" r:id="rId29" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A38" r:id="rId30" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A39" r:id="rId31" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A40" r:id="rId32" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A41" r:id="rId33" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A42" r:id="rId34" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A43" r:id="rId35" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A44" r:id="rId36" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A45" r:id="rId37" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A46" r:id="rId38" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A47" r:id="rId39" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A48" r:id="rId40" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A49" r:id="rId41" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A50" r:id="rId42" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A51" r:id="rId43" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A52" r:id="rId44" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A53" r:id="rId45" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A54" r:id="rId46" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A55" r:id="rId47" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A56" r:id="rId48" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A57" r:id="rId49" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A58" r:id="rId50" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A59" r:id="rId51" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A60" r:id="rId52" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A61" r:id="rId53" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A62" r:id="rId54" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A63" r:id="rId55" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A64" r:id="rId56" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A65" r:id="rId57" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A66" r:id="rId58" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A67" r:id="rId59" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A68" r:id="rId60" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A69" r:id="rId61" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A70" r:id="rId62" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A71" r:id="rId63" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A72" r:id="rId64" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A73" r:id="rId65" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A74" r:id="rId66" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A75" r:id="rId67" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A76" r:id="rId68" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A77" r:id="rId69" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A78" r:id="rId70" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A79" r:id="rId71" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A80" r:id="rId72" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A81" r:id="rId73" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A82" r:id="rId74" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A83" r:id="rId75" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A84" r:id="rId76" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A85" r:id="rId77" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A86" r:id="rId78" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A87" r:id="rId79" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A88" r:id="rId80" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A89" r:id="rId81" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A90" r:id="rId82" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A91" r:id="rId83" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A92" r:id="rId84" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A93" r:id="rId85" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A94" r:id="rId86" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A95" r:id="rId87" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A96" r:id="rId88" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A97" r:id="rId89" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A98" r:id="rId90" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A99" r:id="rId91" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A100" r:id="rId92" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A101" r:id="rId93" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A102" r:id="rId94" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A103" r:id="rId95" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A104" r:id="rId96" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A105" r:id="rId97" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A106" r:id="rId98" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A107" r:id="rId99" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A108" r:id="rId100" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A109" r:id="rId101" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A110" r:id="rId102" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A111" r:id="rId103" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A112" r:id="rId104" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A113" r:id="rId105" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A114" r:id="rId106" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A115" r:id="rId107" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A116" r:id="rId108" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A117" r:id="rId109" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A118" r:id="rId110" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A119" r:id="rId111" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A120" r:id="rId112" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A121" r:id="rId113" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A122" r:id="rId114" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A123" r:id="rId115" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A124" r:id="rId116" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A125" r:id="rId117" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A126" r:id="rId118" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A127" r:id="rId119" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A128" r:id="rId120" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A129" r:id="rId121" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A130" r:id="rId122" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A131" r:id="rId123" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A132" r:id="rId124" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A133" r:id="rId125" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A134" r:id="rId126" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A135" r:id="rId127" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A136" r:id="rId128" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A137" r:id="rId129" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A138" r:id="rId130" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A139" r:id="rId131" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A140" r:id="rId132" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A141" r:id="rId133" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A142" r:id="rId134" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A143" r:id="rId135" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A144" r:id="rId136" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A145" r:id="rId137" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A146" r:id="rId138" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A147" r:id="rId139" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A148" r:id="rId140" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A149" r:id="rId141" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A150" r:id="rId142" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A151" r:id="rId143" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A152" r:id="rId144" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A153" r:id="rId145" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A154" r:id="rId146" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A155" r:id="rId147" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A156" r:id="rId148" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A157" r:id="rId149" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A158" r:id="rId150" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A159" r:id="rId151" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A160" r:id="rId152" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A161" r:id="rId153" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A162" r:id="rId154" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A163" r:id="rId155" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A164" r:id="rId156" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A165" r:id="rId157" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A166" r:id="rId158" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A167" r:id="rId159" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A168" r:id="rId160" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A169" r:id="rId161" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A170" r:id="rId162" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A171" r:id="rId163" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A172" r:id="rId164" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A173" r:id="rId165" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A174" r:id="rId166" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A175" r:id="rId167" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A176" r:id="rId168" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A177" r:id="rId169" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A178" r:id="rId170" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A179" r:id="rId171" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A180" r:id="rId172" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A181" r:id="rId173" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A182" r:id="rId174" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A183" r:id="rId175" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A184" r:id="rId176" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A185" r:id="rId177" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A186" r:id="rId178" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A187" r:id="rId179" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A188" r:id="rId180" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A189" r:id="rId181" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A190" r:id="rId182" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A191" r:id="rId183" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A192" r:id="rId184" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A193" r:id="rId185" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A194" r:id="rId186" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A195" r:id="rId187" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A196" r:id="rId188" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A197" r:id="rId189" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A198" r:id="rId190" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A199" r:id="rId191" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A200" r:id="rId192" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A201" r:id="rId193" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A202" r:id="rId194" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A203" r:id="rId195" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A204" r:id="rId196" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A205" r:id="rId197" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A206" r:id="rId198" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A207" r:id="rId199" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A208" r:id="rId200" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A209" r:id="rId201" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A210" r:id="rId202" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A211" r:id="rId203" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A212" r:id="rId204" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A213" r:id="rId205" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A214" r:id="rId206" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A215" r:id="rId207" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A216" r:id="rId208" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A217" r:id="rId209" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A218" r:id="rId210" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A219" r:id="rId211" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A220" r:id="rId212" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A221" r:id="rId213" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A222" r:id="rId214" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A223" r:id="rId215" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A224" r:id="rId216" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A225" r:id="rId217" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A226" r:id="rId218" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A227" r:id="rId219" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A228" r:id="rId220" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A229" r:id="rId221" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A230" r:id="rId222" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A231" r:id="rId223" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A232" r:id="rId224" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A233" r:id="rId225" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A234" r:id="rId226" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A235" r:id="rId227" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A236" r:id="rId228" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A237" r:id="rId229" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A238" r:id="rId230" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A239" r:id="rId231" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A240" r:id="rId232" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A241" r:id="rId233" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A242" r:id="rId234" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A243" r:id="rId235" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A244" r:id="rId236" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A245" r:id="rId237" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A246" r:id="rId238" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A247" r:id="rId239" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A248" r:id="rId240" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A249" r:id="rId241" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A250" r:id="rId242" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A251" r:id="rId243" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A252" r:id="rId244" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A253" r:id="rId245" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A254" r:id="rId246" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A255" r:id="rId247" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A256" r:id="rId248" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A257" r:id="rId249" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A258" r:id="rId250" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A259" r:id="rId251" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A260" r:id="rId252" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A261" r:id="rId253" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A262" r:id="rId254" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A263" r:id="rId255" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A264" r:id="rId256" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A265" r:id="rId257" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A266" r:id="rId258" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A267" r:id="rId259" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A268" r:id="rId260" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A269" r:id="rId261" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A270" r:id="rId262" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A271" r:id="rId263" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A272" r:id="rId264" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A273" r:id="rId265" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A274" r:id="rId266" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A275" r:id="rId267" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A276" r:id="rId268" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A277" r:id="rId269" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A278" r:id="rId270" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A279" r:id="rId271" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A280" r:id="rId272" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A281" r:id="rId273" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A282" r:id="rId274" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A283" r:id="rId275" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A284" r:id="rId276" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A285" r:id="rId277" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A286" r:id="rId278" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A287" r:id="rId279" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A288" r:id="rId280" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A289" r:id="rId281" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A290" r:id="rId282" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A291" r:id="rId283" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A292" r:id="rId284" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A293" r:id="rId285" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A294" r:id="rId286" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A295" r:id="rId287" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A296" r:id="rId288" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A297" r:id="rId289" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A298" r:id="rId290" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A299" r:id="rId291" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A300" r:id="rId292" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A301" r:id="rId293" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A302" r:id="rId294" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A303" r:id="rId295" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A304" r:id="rId296" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A305" r:id="rId297" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A306" r:id="rId298" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A307" r:id="rId299" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A308" r:id="rId300" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A309" r:id="rId301" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A310" r:id="rId302" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A311" r:id="rId303" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A312" r:id="rId304" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A313" r:id="rId305" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A314" r:id="rId306" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A315" r:id="rId307" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A316" r:id="rId308" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A317" r:id="rId309" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A318" r:id="rId310" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A319" r:id="rId311" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A320" r:id="rId312" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A321" r:id="rId313" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A322" r:id="rId314" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A323" r:id="rId315" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A324" r:id="rId316" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A325" r:id="rId317" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A326" r:id="rId318" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A327" r:id="rId319" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A328" r:id="rId320" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A329" r:id="rId321" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A330" r:id="rId322" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A331" r:id="rId323" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A332" r:id="rId324" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A333" r:id="rId325" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A334" r:id="rId326" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A335" r:id="rId327" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A336" r:id="rId328" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A337" r:id="rId329" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A338" r:id="rId330" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A339" r:id="rId331" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A340" r:id="rId332" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A341" r:id="rId333" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A342" r:id="rId334" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A343" r:id="rId335" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A344" r:id="rId336" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A345" r:id="rId337" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A346" r:id="rId338" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A347" r:id="rId339" tooltip="Открыть товар на neoprint.su"/>
   </hyperlinks>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
-  <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="0" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="9" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
+  <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="0" fitToWidth="1" horizontalDpi="300" orientation="landscape" pageOrder="downThenOver" paperSize="9" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
-    <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
-    <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
+    <oddHeader>&amp;L&amp;"Arial,Regular"&amp;9Неопринт&amp;RПрайс-лист · 26.10.2026</oddHeader>
+    <oddFooter>&amp;L&amp;"Arial,Regular"&amp;9neoprint.su · +7 (924) 765-01-35&amp;R&amp;P / &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>Неопринт</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Прайс-лист Неопринт от 10.09.2026</dc:title>
-  <dc:subject>Актуальные цены и наличие товаров</dc:subject>
+  <dc:title>Прайс-лист Неопринт от 26.10.2026</dc:title>
+  <dc:subject>Цены и наличие. Только в наличии</dc:subject>
   <dc:creator>Неопринт</dc:creator>
   <cp:keywords>Неопринт, прайс-лист, принтеры, МФУ, картриджи</cp:keywords>
   <dc:description>Прайс-лист сформирован на сайте neoprint.su</dc:description>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>