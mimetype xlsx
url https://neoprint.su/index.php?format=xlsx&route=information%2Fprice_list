--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -75,57 +75,57 @@
       <sz val="10"/>
       <i val="true"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F1A12"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF5C518"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFAFAFA"/>
+        <fgColor rgb="FFE8F5E9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE8F5E9"/>
+        <fgColor rgb="FFFAFAFA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalDown="false" diagonalUp="false">
       <left style="hair"/>
       <right style="hair"/>
       <top style="hair"/>
       <bottom style="hair"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
@@ -172,8260 +172,7379 @@
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="2" fontId="4" numFmtId="166" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="3" fontId="4" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="3" fontId="4" numFmtId="166" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="166" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="4" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="4" fontId="0" numFmtId="166" xfId="0">
-[...2 lines deleted...]
-    </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="5" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="5" fontId="5" numFmtId="165" xfId="0">
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="5" fontId="0" numFmtId="166" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="5" fontId="5" numFmtId="165" xfId="0">
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="4" fontId="5" numFmtId="165" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="4" fontId="5" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G354"/>
+  <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="60"/>
-    <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
-    <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
+    <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="16"/>
+    <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="12"/>
-    <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
+    <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
-    <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="80"/>
-    <col collapsed="false" hidden="false" max="1024" min="8" style="0" customWidth="false" width="11.5"/>
+    <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
+    <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="80"/>
+    <col collapsed="false" hidden="false" max="1024" min="9" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Наименование</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
+          <t>Артикул</t>
+        </is>
+      </c>
+      <c r="C1" s="3" t="inlineStr">
+        <is>
           <t>Категория</t>
         </is>
       </c>
-      <c r="C1" s="3" t="inlineStr">
+      <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Цена (руб.)</t>
         </is>
       </c>
-      <c r="D1" s="3" t="inlineStr">
+      <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Старая цена (руб.)</t>
         </is>
       </c>
-      <c r="E1" s="3" t="inlineStr">
+      <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Скидка</t>
         </is>
       </c>
-      <c r="F1" s="3" t="inlineStr">
+      <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Доступно (шт.)</t>
         </is>
       </c>
-      <c r="G1" s="3" t="inlineStr">
+      <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Совместимые принтеры</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="22" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Прайс-лист Неопринт — 31.05.2026</t>
+          <t>Прайс-лист Неопринт — 27.07.2026</t>
         </is>
       </c>
       <c r="B2" s="4"/>
-      <c r="C2" s="5"/>
+      <c r="C2" s="4"/>
       <c r="D2" s="5"/>
-      <c r="E2" s="4"/>
+      <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="6" t="inlineStr">
         <is>
           <t>Наименование</t>
         </is>
       </c>
       <c r="B3" s="6" t="inlineStr">
         <is>
+          <t>Артикул</t>
+        </is>
+      </c>
+      <c r="C3" s="6" t="inlineStr">
+        <is>
           <t>Категория</t>
         </is>
       </c>
-      <c r="C3" s="7" t="n">
+      <c r="D3" s="7" t="n">
         <v>Цена (руб.)</v>
       </c>
-      <c r="D3" s="7" t="n">
+      <c r="E3" s="7" t="n">
         <v>Старая цена (руб.)</v>
       </c>
-      <c r="E3" s="6" t="inlineStr">
+      <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Скидка</t>
         </is>
       </c>
-      <c r="F3" s="6" t="inlineStr">
+      <c r="G3" s="6" t="inlineStr">
         <is>
           <t>Доступно (шт.)</t>
         </is>
       </c>
-      <c r="G3" s="6" t="inlineStr">
+      <c r="H3" s="6" t="inlineStr">
         <is>
           <t>Совместимые принтеры</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Pantum M6507</t>
+          <t>МФУ лазерное ч/б Pantum BM2302</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
+          <t>НФ-00003019</t>
+        </is>
+      </c>
+      <c r="C4" s="8" t="inlineStr">
+        <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C4" s="9" t="n">
-[...9 lines deleted...]
-      <c r="G4" s="8"/>
+      <c r="D4" s="9" t="n">
+        <v>13490</v>
+      </c>
+      <c r="E4" s="9"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H4" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B5" s="10" t="inlineStr">
+      <c r="A5" s="11" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum BM2300W</t>
+        </is>
+      </c>
+      <c r="B5" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002941</t>
+        </is>
+      </c>
+      <c r="C5" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C5" s="11" t="n">
-[...4 lines deleted...]
-      <c r="F5" s="12" t="inlineStr">
+      <c r="D5" s="12" t="n">
+        <v>14490</v>
+      </c>
+      <c r="E5" s="12"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G5" s="10"/>
+      <c r="H5" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="8" t="inlineStr">
         <is>
+          <t>МФУ лазерное ч/б Pantum BM2302W</t>
+        </is>
+      </c>
+      <c r="B6" s="8" t="inlineStr">
+        <is>
+          <t>НФ-00003023</t>
+        </is>
+      </c>
+      <c r="C6" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="D6" s="9" t="n">
+        <v>14490</v>
+      </c>
+      <c r="E6" s="9"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H6" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="11" t="inlineStr">
+        <is>
           <t>МФУ лазерное ч/б Pantum M6502</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B7" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002483</t>
+        </is>
+      </c>
+      <c r="C7" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C6" s="9" t="n">
-[...32 lines deleted...]
-      <c r="G7" s="10"/>
+      <c r="D7" s="12" t="n">
+        <v>14990</v>
+      </c>
+      <c r="E7" s="12"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H7" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Pantum BM2300W</t>
+          <t>МФУ лазерное ч/б Pantum M6507W</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
+          <t>НФ-00002383</t>
+        </is>
+      </c>
+      <c r="C8" s="8" t="inlineStr">
+        <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C8" s="9" t="n">
-[...4 lines deleted...]
-      <c r="F8" s="12" t="inlineStr">
+      <c r="D8" s="9" t="n">
+        <v>15490</v>
+      </c>
+      <c r="E8" s="9"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B9" s="10" t="inlineStr">
+      <c r="A9" s="11" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M6500W</t>
+        </is>
+      </c>
+      <c r="B9" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000186</t>
+        </is>
+      </c>
+      <c r="C9" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C9" s="11" t="n">
-[...9 lines deleted...]
-      <c r="G9" s="10"/>
+      <c r="D9" s="12" t="n">
+        <v>15990</v>
+      </c>
+      <c r="E9" s="12"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H9" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Pantum M6500W</t>
+          <t>МФУ лазерное ч/б Xerox WorkCentre 3025</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
+          <t>НФ-00001140</t>
+        </is>
+      </c>
+      <c r="C10" s="8" t="inlineStr">
+        <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C10" s="9" t="n">
-[...9 lines deleted...]
-      <c r="G10" s="8"/>
+      <c r="D10" s="9" t="n">
+        <v>18990</v>
+      </c>
+      <c r="E10" s="9"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H10" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B11" s="10" t="inlineStr">
+      <c r="A11" s="11" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б HP LaserJet M135a</t>
+        </is>
+      </c>
+      <c r="B11" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001780</t>
+        </is>
+      </c>
+      <c r="C11" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C11" s="11" t="n">
-[...4 lines deleted...]
-      <c r="F11" s="12" t="inlineStr">
+      <c r="D11" s="12" t="n">
+        <v>21990</v>
+      </c>
+      <c r="E11" s="12"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G11" s="10"/>
+      <c r="H11" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Pantum BM2300A</t>
+          <t>МФУ лазерное ч/б Deli M2500ADNW </t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
+          <t>НФ-00003024</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C12" s="9" t="n">
-[...9 lines deleted...]
-      <c r="G12" s="8"/>
+      <c r="D12" s="9" t="n">
+        <v>23990</v>
+      </c>
+      <c r="E12" s="9"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H12" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B13" s="10" t="inlineStr">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M6552NW</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002436</t>
+        </is>
+      </c>
+      <c r="C13" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C13" s="11" t="n">
-[...9 lines deleted...]
-      <c r="G13" s="10"/>
+      <c r="D13" s="12" t="n">
+        <v>23990</v>
+      </c>
+      <c r="E13" s="12"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H13" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б HP LaserJet M141w</t>
+          <t>МФУ лазерное ч/б Deli M3100ADNW</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
+          <t>НФ-00003025</t>
+        </is>
+      </c>
+      <c r="C14" s="8" t="inlineStr">
+        <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C14" s="9" t="n">
-[...9 lines deleted...]
-      <c r="G14" s="8"/>
+      <c r="D14" s="9" t="n">
+        <v>25990</v>
+      </c>
+      <c r="E14" s="9"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H14" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B15" s="10" t="inlineStr">
+      <c r="A15" s="11" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Brother MFC-L2712DNR</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002719</t>
+        </is>
+      </c>
+      <c r="C15" s="11" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C15" s="11" t="n">
-[...4 lines deleted...]
-      <c r="F15" s="12" t="inlineStr">
+      <c r="D15" s="12" t="n">
+        <v>39990</v>
+      </c>
+      <c r="E15" s="12"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G15" s="10"/>
+      <c r="H15" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Pantum BM2300AW</t>
+          <t>МФУ лазерное ч/б Pantum M7100DW</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
+          <t>НФ-00002552</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="inlineStr">
+        <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="C16" s="9" t="n">
-[...9 lines deleted...]
-      <c r="G16" s="8"/>
+      <c r="D16" s="9" t="n">
+        <v>41990</v>
+      </c>
+      <c r="E16" s="9"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H16" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="10" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F17" s="12" t="inlineStr">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA MG2577S</t>
+        </is>
+      </c>
+      <c r="B17" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00003001</t>
+        </is>
+      </c>
+      <c r="C17" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D17" s="12" t="n">
+        <v>6300</v>
+      </c>
+      <c r="E17" s="12"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G17" s="10"/>
+      <c r="H17" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Pantum M6607NW</t>
+          <t>МФУ струйное цветное Canon PIXMA MG2570S</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G18" s="8"/>
+          <t>НФ-00003000</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D18" s="9" t="n">
+        <v>6600</v>
+      </c>
+      <c r="E18" s="9"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H18" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G19" s="10"/>
+      <c r="A19" s="11" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA MG2541S</t>
+        </is>
+      </c>
+      <c r="B19" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00003002</t>
+        </is>
+      </c>
+      <c r="C19" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D19" s="12" t="n">
+        <v>7300</v>
+      </c>
+      <c r="E19" s="12"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H19" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Canon i-SENSYS MF3010</t>
+          <t>МФУ струйное цветное HP DeskJet Plus 4120e</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...7 lines deleted...]
-      <c r="F20" s="12" t="inlineStr">
+          <t>НФ-00003022</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="n">
+        <v>7990</v>
+      </c>
+      <c r="E20" s="9"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G21" s="10"/>
+      <c r="A21" s="11" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное HP DeskJet Ink Advantage 2875</t>
+        </is>
+      </c>
+      <c r="B21" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00003021</t>
+        </is>
+      </c>
+      <c r="C21" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D21" s="12" t="n">
+        <v>8690</v>
+      </c>
+      <c r="E21" s="12"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H21" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Pantum M6550NW</t>
+          <t>МФУ струйное цветное Canon PIXMA TS3640</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G22" s="8"/>
+          <t>НФ-00003020</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D22" s="9" t="n">
+        <v>8890</v>
+      </c>
+      <c r="E22" s="9"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H22" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="10" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F23" s="12" t="inlineStr">
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3210</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002573</t>
+        </is>
+      </c>
+      <c r="C23" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D23" s="12" t="n">
+        <v>16190</v>
+      </c>
+      <c r="E23" s="12"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G23" s="10"/>
+      <c r="H23" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Xerox WorkCentre 3025V_NI</t>
+          <t>МФУ струйное цветное Epson L3215</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G24" s="8"/>
+          <t>НФ-00002993</t>
+        </is>
+      </c>
+      <c r="C24" s="8" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D24" s="9" t="n">
+        <v>16190</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="10" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H24" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G25" s="10"/>
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3252</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002952</t>
+        </is>
+      </c>
+      <c r="C25" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D25" s="12" t="n">
+        <v>17990</v>
+      </c>
+      <c r="E25" s="12"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H25" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Canon i-SENSYS MF232W</t>
+          <t>МФУ струйное цветное Epson L3256</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G26" s="8"/>
+          <t>НФ-00002582</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D26" s="9" t="n">
+        <v>17990</v>
+      </c>
+      <c r="E26" s="9"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H26" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G27" s="10"/>
+      <c r="A27" s="11" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3250</t>
+        </is>
+      </c>
+      <c r="B27" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002580</t>
+        </is>
+      </c>
+      <c r="C27" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D27" s="12" t="n">
+        <v>17990</v>
+      </c>
+      <c r="E27" s="12"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H27" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б HP LaserJet Pro M236sdn</t>
+          <t>МФУ струйное цветное Canon PIXMA G2820</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G28" s="8"/>
+          <t>НФ-00002583</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D28" s="9" t="n">
+        <v>18190</v>
+      </c>
+      <c r="E28" s="9"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H28" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G29" s="10"/>
+      <c r="A29" s="11" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA G3430</t>
+        </is>
+      </c>
+      <c r="B29" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002856</t>
+        </is>
+      </c>
+      <c r="C29" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D29" s="12" t="n">
+        <v>18590</v>
+      </c>
+      <c r="E29" s="12"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H29" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Brother MFC-L2700D</t>
+          <t>МФУ струйное цветное Epson L3260</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G30" s="8"/>
+          <t>НФ-00002836</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D30" s="9" t="n">
+        <v>22490</v>
+      </c>
+      <c r="E30" s="9"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H30" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G31" s="10"/>
+      <c r="A31" s="11" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное HP Smart Tank 310</t>
+        </is>
+      </c>
+      <c r="B31" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002584</t>
+        </is>
+      </c>
+      <c r="C31" s="11" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D31" s="12" t="n">
+        <v>23990</v>
+      </c>
+      <c r="E31" s="12"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H31" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное цв. HP Color LaserJet Pro MFP M182n</t>
+          <t>Принтер струйный цветной Epson L11050</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G32" s="8"/>
+          <t>НФ-00002850</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>Струйные принтеры</t>
+        </is>
+      </c>
+      <c r="D32" s="9" t="n">
+        <v>50990</v>
+      </c>
+      <c r="E32" s="9"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H32" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G33" s="10"/>
+      <c r="A33" s="11" t="inlineStr">
+        <is>
+          <t>Заправочный комплект совм. HP [103A]</t>
+        </is>
+      </c>
+      <c r="B33" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002014</t>
+        </is>
+      </c>
+      <c r="C33" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D33" s="12" t="n">
+        <v>680</v>
+      </c>
+      <c r="E33" s="12"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H33" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Brother MFC-L2712DNR</t>
+          <t>Картридж лазерный ор. Brother [TN-2335]</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G34" s="8"/>
+          <t>НФ-00002563</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D34" s="9" t="n">
+        <v>5300</v>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H34" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G35" s="10"/>
+      <c r="A35" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Canon [725]</t>
+        </is>
+      </c>
+      <c r="B35" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002236</t>
+        </is>
+      </c>
+      <c r="C35" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D35" s="12" t="n">
+        <v>4990</v>
+      </c>
+      <c r="E35" s="12"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H35" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Canon i-SENSYS MF461dw</t>
+          <t>Картридж лазерный ор. Canon [737]</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G36" s="8"/>
+          <t>НФ-00002367</t>
+        </is>
+      </c>
+      <c r="C36" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D36" s="9" t="n">
+        <v>7990</v>
+      </c>
+      <c r="E36" s="9"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H36" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G37" s="10"/>
+      <c r="A37" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Deli [T1]</t>
+        </is>
+      </c>
+      <c r="B37" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00003033</t>
+        </is>
+      </c>
+      <c r="C37" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D37" s="12" t="n">
+        <v>2490</v>
+      </c>
+      <c r="E37" s="12"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="10" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H37" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Canon i-SENSYS MF465dw</t>
+          <t>Картридж лазерный ор. Deli [T31]</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G38" s="8"/>
+          <t>НФ-00003029</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D38" s="9" t="n">
+        <v>2490</v>
+      </c>
+      <c r="E38" s="9"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="10" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="H38" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G39" s="10"/>
+      <c r="A39" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Kyocera [TK-1140]</t>
+        </is>
+      </c>
+      <c r="B39" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001788</t>
+        </is>
+      </c>
+      <c r="C39" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D39" s="12" t="n">
+        <v>6800</v>
+      </c>
+      <c r="E39" s="12"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H39" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Canon i-SENSYS MF463dw</t>
+          <t>Картридж лазерный ор. Kyocera [TK-1200]</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...7 lines deleted...]
-      <c r="F40" s="12" t="inlineStr">
+          <t>НФ-00001784</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D40" s="9" t="n">
+        <v>6500</v>
+      </c>
+      <c r="E40" s="9"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H40" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Toshiba [T-2507E]</t>
+        </is>
+      </c>
+      <c r="B41" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000021</t>
+        </is>
+      </c>
+      <c r="C41" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D41" s="12" t="n">
+        <v>2800</v>
+      </c>
+      <c r="E41" s="12"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="10" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="G40" s="8"/>
-[...22 lines deleted...]
-      <c r="G41" s="10"/>
+      <c r="H41" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное цв. Canon i-SENSYS MF752Cdw</t>
+          <t>Картридж лазерный совм. Brother [TN-1075]</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G42" s="8"/>
+          <t>НФ-00000899</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D42" s="9" t="n">
+        <v>540</v>
+      </c>
+      <c r="E42" s="9"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H42" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G43" s="10"/>
+      <c r="A43" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-1095] </t>
+        </is>
+      </c>
+      <c r="B43" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001333</t>
+        </is>
+      </c>
+      <c r="C43" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D43" s="12" t="n">
+        <v>540</v>
+      </c>
+      <c r="E43" s="12"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="10" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H43" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное цв. Canon i-SENSYS MF657Cw</t>
+          <t>Картридж лазерный совм. Brother [TN-1095] </t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G44" s="8"/>
+          <t>НФ-00002453</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D44" s="9" t="n">
+        <v>540</v>
+      </c>
+      <c r="E44" s="9"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="10" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="H44" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G45" s="10"/>
+      <c r="A45" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2275]</t>
+        </is>
+      </c>
+      <c r="B45" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002444</t>
+        </is>
+      </c>
+      <c r="C45" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D45" s="12" t="n">
+        <v>820</v>
+      </c>
+      <c r="E45" s="12"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H45" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="8" t="inlineStr">
         <is>
-          <t>МФУ лазерное ч/б Kyocera M2040dn</t>
+          <t>Картридж лазерный совм. Brother [TN-2375]</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>Лазерные МФУ</t>
-[...12 lines deleted...]
-      <c r="G46" s="8"/>
+          <t>НФ-00000034</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D46" s="9" t="n">
+        <v>600</v>
+      </c>
+      <c r="E46" s="9"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="10" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="H46" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G47" s="10"/>
+      <c r="A47" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2420]</t>
+        </is>
+      </c>
+      <c r="B47" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002721</t>
+        </is>
+      </c>
+      <c r="C47" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D47" s="12" t="n">
+        <v>2190</v>
+      </c>
+      <c r="E47" s="12"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H47" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="8" t="inlineStr">
         <is>
-          <t>МФУ струйное цветное Canon PIXMA MG2577S</t>
+          <t>Картридж лазерный совм. Brother [TN-3380]</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>Струйные МФУ</t>
-[...12 lines deleted...]
-      <c r="G48" s="8"/>
+          <t>НФ-00000035</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D48" s="9" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E48" s="9"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="10" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="H48" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G49" s="10"/>
+      <c r="A49" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-3480]</t>
+        </is>
+      </c>
+      <c r="B49" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001129</t>
+        </is>
+      </c>
+      <c r="C49" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D49" s="12" t="n">
+        <v>1140</v>
+      </c>
+      <c r="E49" s="12"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H49" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="8" t="inlineStr">
         <is>
-          <t>МФУ струйное цветное Canon PIXMA MG2541S</t>
+          <t>Картридж лазерный совм. Canon [070H]</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>Струйные МФУ</t>
-[...12 lines deleted...]
-      <c r="G50" s="8"/>
+          <t>НФ-00002728</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D50" s="9" t="n">
+        <v>1980</v>
+      </c>
+      <c r="E50" s="9"/>
+      <c r="F50" s="8"/>
+      <c r="G50" s="10" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="H50" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G51" s="10"/>
+      <c r="A51" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [C-EXV14]</t>
+        </is>
+      </c>
+      <c r="B51" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000036</t>
+        </is>
+      </c>
+      <c r="C51" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D51" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="E51" s="12"/>
+      <c r="F51" s="11"/>
+      <c r="G51" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H51" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="8" t="inlineStr">
         <is>
-          <t>МФУ струйное цветное Epson L3210</t>
+          <t>Картридж лазерный совм. Canon [C-EXV33]</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>Струйные МФУ</t>
-[...12 lines deleted...]
-      <c r="G52" s="8"/>
+          <t>НФ-00000038</t>
+        </is>
+      </c>
+      <c r="C52" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D52" s="9" t="n">
+        <v>900</v>
+      </c>
+      <c r="E52" s="9"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H52" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G53" s="10"/>
+      <c r="A53" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [C-EXV42]</t>
+        </is>
+      </c>
+      <c r="B53" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000040</t>
+        </is>
+      </c>
+      <c r="C53" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D53" s="12" t="n">
+        <v>840</v>
+      </c>
+      <c r="E53" s="12"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="10" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H53" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="8" t="inlineStr">
         <is>
-          <t>МФУ струйное цветное Epson L3252</t>
+          <t>Картридж лазерный совм. Canon [FX-10]</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>Струйные МФУ</t>
-[...12 lines deleted...]
-      <c r="G54" s="8"/>
+          <t>НФ-00000044</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D54" s="9" t="n">
+        <v>680</v>
+      </c>
+      <c r="E54" s="9"/>
+      <c r="F54" s="8"/>
+      <c r="G54" s="10" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="H54" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G55" s="10"/>
+      <c r="A55" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [106A]</t>
+        </is>
+      </c>
+      <c r="B55" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002090</t>
+        </is>
+      </c>
+      <c r="C55" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D55" s="12" t="n">
+        <v>870</v>
+      </c>
+      <c r="E55" s="12"/>
+      <c r="F55" s="11"/>
+      <c r="G55" s="10" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="H55" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="8" t="inlineStr">
         <is>
-          <t>МФУ струйное цветное Epson L3256</t>
+          <t>Картридж лазерный совм. HP [106X]</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>Струйные МФУ</t>
-[...12 lines deleted...]
-      <c r="G56" s="8"/>
+          <t>НФ-00002510</t>
+        </is>
+      </c>
+      <c r="C56" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D56" s="9" t="n">
+        <v>1180</v>
+      </c>
+      <c r="E56" s="9"/>
+      <c r="F56" s="8"/>
+      <c r="G56" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H56" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G57" s="10"/>
+      <c r="A57" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [136A]</t>
+        </is>
+      </c>
+      <c r="B57" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002890</t>
+        </is>
+      </c>
+      <c r="C57" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D57" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="E57" s="12"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="10" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="H57" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="8" t="inlineStr">
         <is>
-          <t>МФУ струйное цветное Canon PIXMA G3430</t>
+          <t>Картридж лазерный совм. HP [CE255X]</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>Струйные МФУ</t>
-[...12 lines deleted...]
-      <c r="G58" s="8"/>
+          <t>НФ-00001005</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D58" s="9" t="n">
+        <v>1900</v>
+      </c>
+      <c r="E58" s="9"/>
+      <c r="F58" s="8"/>
+      <c r="G58" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H58" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G59" s="10"/>
+      <c r="A59" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE278A]</t>
+        </is>
+      </c>
+      <c r="B59" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001405</t>
+        </is>
+      </c>
+      <c r="C59" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D59" s="12" t="n">
+        <v>640</v>
+      </c>
+      <c r="E59" s="12"/>
+      <c r="F59" s="11"/>
+      <c r="G59" s="10" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H59" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="8" t="inlineStr">
         <is>
-          <t>МФУ струйное цветное HP Smart Tank 310</t>
+          <t>Картридж лазерный совм. HP [CE285A]</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>Струйные МФУ</t>
-[...12 lines deleted...]
-      <c r="G60" s="8"/>
+          <t>НФ-00002441</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D60" s="9" t="n">
+        <v>680</v>
+      </c>
+      <c r="E60" s="9"/>
+      <c r="F60" s="8"/>
+      <c r="G60" s="10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H60" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G61" s="10"/>
+      <c r="A61" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE285X]</t>
+        </is>
+      </c>
+      <c r="B61" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000057</t>
+        </is>
+      </c>
+      <c r="C61" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D61" s="12" t="n">
+        <v>1150</v>
+      </c>
+      <c r="E61" s="12"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H61" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="8" t="inlineStr">
         <is>
-          <t>Принтер струйный цветной Epson L11050</t>
+          <t>Картридж лазерный совм. HP [CE505X]</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>Струйные принтеры</t>
-[...12 lines deleted...]
-      <c r="G62" s="8"/>
+          <t>НФ-00000063</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D62" s="9" t="n">
+        <v>1090</v>
+      </c>
+      <c r="E62" s="9"/>
+      <c r="F62" s="8"/>
+      <c r="G62" s="10" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H62" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G63" s="10"/>
+      <c r="A63" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF218A]</t>
+        </is>
+      </c>
+      <c r="B63" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001119</t>
+        </is>
+      </c>
+      <c r="C63" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D63" s="12" t="n">
+        <v>680</v>
+      </c>
+      <c r="E63" s="12"/>
+      <c r="F63" s="11"/>
+      <c r="G63" s="10" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H63" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="8" t="inlineStr">
         <is>
-          <t>Заправочный комплект совм. HP [103A]</t>
+          <t>Картридж лазерный совм. HP [CF218A]</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G64" s="8"/>
+          <t>НФ-00002454</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D64" s="9" t="n">
+        <v>780</v>
+      </c>
+      <c r="E64" s="9"/>
+      <c r="F64" s="8"/>
+      <c r="G64" s="10" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H64" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="10" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F65" s="12" t="inlineStr">
+      <c r="A65" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF226X]</t>
+        </is>
+      </c>
+      <c r="B65" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000045</t>
+        </is>
+      </c>
+      <c r="C65" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D65" s="12" t="n">
+        <v>1180</v>
+      </c>
+      <c r="E65" s="12"/>
+      <c r="F65" s="11"/>
+      <c r="G65" s="10" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="G65" s="10"/>
+      <c r="H65" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный ор. Canon [725]</t>
+          <t>Картридж лазерный совм. HP [CF226X]</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...7 lines deleted...]
-      <c r="F66" s="12" t="inlineStr">
+          <t>НФ-00002455</t>
+        </is>
+      </c>
+      <c r="C66" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D66" s="9" t="n">
+        <v>1180</v>
+      </c>
+      <c r="E66" s="9"/>
+      <c r="F66" s="8"/>
+      <c r="G66" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H66" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF244A]</t>
+        </is>
+      </c>
+      <c r="B67" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002451</t>
+        </is>
+      </c>
+      <c r="C67" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D67" s="12" t="n">
+        <v>740</v>
+      </c>
+      <c r="E67" s="12"/>
+      <c r="F67" s="11"/>
+      <c r="G67" s="10" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="G66" s="8"/>
-[...22 lines deleted...]
-      <c r="G67" s="10"/>
+      <c r="H67" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный ор. Kyocera [TK-1140]</t>
+          <t>Картридж лазерный совм. HP [CF244X]</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G68" s="8"/>
+          <t>НФ-00002954</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D68" s="9" t="n">
+        <v>990</v>
+      </c>
+      <c r="E68" s="9"/>
+      <c r="F68" s="8"/>
+      <c r="G68" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H68" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G69" s="10"/>
+      <c r="A69" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF259X]</t>
+        </is>
+      </c>
+      <c r="B69" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002305</t>
+        </is>
+      </c>
+      <c r="C69" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D69" s="12" t="n">
+        <v>1980</v>
+      </c>
+      <c r="E69" s="12"/>
+      <c r="F69" s="11"/>
+      <c r="G69" s="10" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="H69" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный ор. Kyocera [TK-1200]</t>
+          <t>Картридж лазерный совм. HP [CF283A]</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G70" s="8"/>
+          <t>НФ-00000054</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D70" s="9" t="n">
+        <v>680</v>
+      </c>
+      <c r="E70" s="9"/>
+      <c r="F70" s="8"/>
+      <c r="G70" s="10" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="H70" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G71" s="10"/>
+      <c r="A71" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF283X]</t>
+        </is>
+      </c>
+      <c r="B71" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000055</t>
+        </is>
+      </c>
+      <c r="C71" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D71" s="12" t="n">
+        <v>840</v>
+      </c>
+      <c r="E71" s="12"/>
+      <c r="F71" s="11"/>
+      <c r="G71" s="10" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="H71" s="11" t="inlineStr">
+        <is>
+          <t>Объём печати</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный ор. Pantum [PC-211EV]</t>
+          <t>Картридж лазерный совм. HP [W1500A]</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G72" s="8"/>
+          <t>НФ-00002657</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D72" s="9" t="n">
+        <v>980</v>
+      </c>
+      <c r="E72" s="9"/>
+      <c r="F72" s="8"/>
+      <c r="G72" s="10" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="H72" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G73" s="10"/>
+      <c r="A73" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [W1510X]</t>
+        </is>
+      </c>
+      <c r="B73" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002752</t>
+        </is>
+      </c>
+      <c r="C73" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D73" s="12" t="n">
+        <v>1980</v>
+      </c>
+      <c r="E73" s="12"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H73" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный ор. Pantum [TL-420Н]</t>
+          <t>Картридж лазерный совм. Huawei [F-1500]</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G74" s="8"/>
+          <t>НФ-00002775</t>
+        </is>
+      </c>
+      <c r="C74" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D74" s="9" t="n">
+        <v>980</v>
+      </c>
+      <c r="E74" s="9"/>
+      <c r="F74" s="8"/>
+      <c r="G74" s="10" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="H74" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G75" s="10"/>
+      <c r="A75" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1110]</t>
+        </is>
+      </c>
+      <c r="B75" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000076</t>
+        </is>
+      </c>
+      <c r="C75" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D75" s="12" t="n">
+        <v>750</v>
+      </c>
+      <c r="E75" s="12"/>
+      <c r="F75" s="11"/>
+      <c r="G75" s="10" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H75" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный ор. Toshiba [T-2507E]</t>
+          <t>Картридж лазерный совм. Kyocera [TK-1120]</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G76" s="8"/>
+          <t>НФ-00000078</t>
+        </is>
+      </c>
+      <c r="C76" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D76" s="9" t="n">
+        <v>580</v>
+      </c>
+      <c r="E76" s="9"/>
+      <c r="F76" s="8"/>
+      <c r="G76" s="10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H76" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G77" s="10"/>
+      <c r="A77" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1140]</t>
+        </is>
+      </c>
+      <c r="B77" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001340</t>
+        </is>
+      </c>
+      <c r="C77" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D77" s="12" t="n">
+        <v>780</v>
+      </c>
+      <c r="E77" s="12"/>
+      <c r="F77" s="11"/>
+      <c r="G77" s="10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H77" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Brother [TN-1095] </t>
+          <t>Картридж лазерный совм. Kyocera [TK-1150]</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G78" s="8"/>
+          <t>НФ-00001262</t>
+        </is>
+      </c>
+      <c r="C78" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D78" s="9" t="n">
+        <v>950</v>
+      </c>
+      <c r="E78" s="9"/>
+      <c r="F78" s="8"/>
+      <c r="G78" s="10" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="H78" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G79" s="10"/>
+      <c r="A79" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1160]</t>
+        </is>
+      </c>
+      <c r="B79" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001803</t>
+        </is>
+      </c>
+      <c r="C79" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D79" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="E79" s="12"/>
+      <c r="F79" s="11"/>
+      <c r="G79" s="10" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="H79" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Brother [TN-13]</t>
+          <t>Картридж лазерный совм. Kyocera [TK-1170]</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G80" s="8"/>
+          <t>НФ-00001126</t>
+        </is>
+      </c>
+      <c r="C80" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D80" s="9" t="n">
+        <v>950</v>
+      </c>
+      <c r="E80" s="9"/>
+      <c r="F80" s="8"/>
+      <c r="G80" s="10" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="H80" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G81" s="10"/>
+      <c r="A81" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1200]</t>
+        </is>
+      </c>
+      <c r="B81" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001621</t>
+        </is>
+      </c>
+      <c r="C81" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D81" s="12" t="n">
+        <v>940</v>
+      </c>
+      <c r="E81" s="12"/>
+      <c r="F81" s="11"/>
+      <c r="G81" s="10" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="H81" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Brother [TN-2275]</t>
+          <t>Картридж лазерный совм. Kyocera [TK-130]</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G82" s="8"/>
+          <t>НФ-00000081</t>
+        </is>
+      </c>
+      <c r="C82" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D82" s="9" t="n">
+        <v>950</v>
+      </c>
+      <c r="E82" s="9"/>
+      <c r="F82" s="8"/>
+      <c r="G82" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H82" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G83" s="10"/>
+      <c r="A83" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-160]</t>
+        </is>
+      </c>
+      <c r="B83" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001600</t>
+        </is>
+      </c>
+      <c r="C83" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D83" s="12" t="n">
+        <v>950</v>
+      </c>
+      <c r="E83" s="12"/>
+      <c r="F83" s="11"/>
+      <c r="G83" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H83" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Brother [TN-2375]</t>
+          <t>Картридж лазерный совм. Kyocera [TK-3100]</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G84" s="8"/>
+          <t>НФ-00000085</t>
+        </is>
+      </c>
+      <c r="C84" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D84" s="9" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E84" s="9"/>
+      <c r="F84" s="8"/>
+      <c r="G84" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H84" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="10" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F85" s="12" t="inlineStr">
+      <c r="A85" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3110]</t>
+        </is>
+      </c>
+      <c r="B85" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000086</t>
+        </is>
+      </c>
+      <c r="C85" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D85" s="12" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E85" s="12"/>
+      <c r="F85" s="11"/>
+      <c r="G85" s="10" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="G85" s="10"/>
+      <c r="H85" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Brother [TN-3380]</t>
+          <t>Картридж лазерный совм. Kyocera [TK-3190]</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...2 lines deleted...]
-      <c r="C86" s="9" t="n">
+          <t>НФ-00001560</t>
+        </is>
+      </c>
+      <c r="C86" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D86" s="9" t="n">
+        <v>1550</v>
+      </c>
+      <c r="E86" s="9"/>
+      <c r="F86" s="8"/>
+      <c r="G86" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H86" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3300]</t>
+        </is>
+      </c>
+      <c r="B87" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002914</t>
+        </is>
+      </c>
+      <c r="C87" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D87" s="12" t="n">
         <v>1990</v>
       </c>
-      <c r="D86" s="9"/>
-[...29 lines deleted...]
-      <c r="G87" s="10"/>
+      <c r="E87" s="12"/>
+      <c r="F87" s="11"/>
+      <c r="G87" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H87" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Canon [057H] БЕЗ ЧИПА</t>
+          <t>Картридж лазерный совм. Kyocera [TK-7300]</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G88" s="8"/>
+          <t>НФ-00002195</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D88" s="9" t="n">
+        <v>3490</v>
+      </c>
+      <c r="E88" s="9"/>
+      <c r="F88" s="8"/>
+      <c r="G88" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H88" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G89" s="10"/>
+      <c r="A89" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [PC-211EV]</t>
+        </is>
+      </c>
+      <c r="B89" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002445</t>
+        </is>
+      </c>
+      <c r="C89" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D89" s="12" t="n">
+        <v>1390</v>
+      </c>
+      <c r="E89" s="12"/>
+      <c r="F89" s="11"/>
+      <c r="G89" s="10" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="H89" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Canon [070H]</t>
+          <t>Картридж лазерный совм. Pantum [TL-420Н]</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G90" s="8"/>
+          <t>НФ-00002481</t>
+        </is>
+      </c>
+      <c r="C90" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D90" s="9" t="n">
+        <v>980</v>
+      </c>
+      <c r="E90" s="9"/>
+      <c r="F90" s="8"/>
+      <c r="G90" s="10" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="H90" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G91" s="10"/>
+      <c r="A91" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [ML-1710D3]</t>
+        </is>
+      </c>
+      <c r="B91" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000092</t>
+        </is>
+      </c>
+      <c r="C91" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D91" s="12" t="n">
+        <v>1450</v>
+      </c>
+      <c r="E91" s="12"/>
+      <c r="F91" s="11"/>
+      <c r="G91" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H91" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Canon [C-EXV33]</t>
+          <t>Картридж лазерный совм. Samsung [MLT-D101S]</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G92" s="8"/>
+          <t>НФ-00000093</t>
+        </is>
+      </c>
+      <c r="C92" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D92" s="9" t="n">
+        <v>940</v>
+      </c>
+      <c r="E92" s="9"/>
+      <c r="F92" s="8"/>
+      <c r="G92" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H92" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G93" s="10"/>
+      <c r="A93" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D101S]</t>
+        </is>
+      </c>
+      <c r="B93" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002442</t>
+        </is>
+      </c>
+      <c r="C93" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D93" s="12" t="n">
+        <v>940</v>
+      </c>
+      <c r="E93" s="12"/>
+      <c r="F93" s="11"/>
+      <c r="G93" s="10" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="H93" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Canon [E30]</t>
+          <t>Картридж лазерный совм. Samsung [MLT-D104S]</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G94" s="8"/>
+          <t>НФ-00000095</t>
+        </is>
+      </c>
+      <c r="C94" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D94" s="9" t="n">
+        <v>940</v>
+      </c>
+      <c r="E94" s="9"/>
+      <c r="F94" s="8"/>
+      <c r="G94" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H94" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G95" s="10"/>
+      <c r="A95" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D104S]</t>
+        </is>
+      </c>
+      <c r="B95" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002443</t>
+        </is>
+      </c>
+      <c r="C95" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D95" s="12" t="n">
+        <v>940</v>
+      </c>
+      <c r="E95" s="12"/>
+      <c r="F95" s="11"/>
+      <c r="G95" s="10" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H95" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Canon [FX-10]</t>
+          <t>Картридж лазерный совм. Samsung [MLT-D105L]</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G96" s="8"/>
+          <t>НФ-00000096</t>
+        </is>
+      </c>
+      <c r="C96" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D96" s="9" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E96" s="9"/>
+      <c r="F96" s="8"/>
+      <c r="G96" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H96" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G97" s="10"/>
+      <c r="A97" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D108S]</t>
+        </is>
+      </c>
+      <c r="B97" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000097</t>
+        </is>
+      </c>
+      <c r="C97" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D97" s="12" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E97" s="12"/>
+      <c r="F97" s="11"/>
+      <c r="G97" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H97" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [106A] БЕЗ ЧИПА</t>
+          <t>Картридж лазерный совм. Samsung [MLT-D109S]</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G98" s="8"/>
+          <t>НФ-00000098</t>
+        </is>
+      </c>
+      <c r="C98" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D98" s="9" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E98" s="9"/>
+      <c r="F98" s="8"/>
+      <c r="G98" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H98" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G99" s="10"/>
+      <c r="A99" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D111L]</t>
+        </is>
+      </c>
+      <c r="B99" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000701</t>
+        </is>
+      </c>
+      <c r="C99" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D99" s="12" t="n">
+        <v>1090</v>
+      </c>
+      <c r="E99" s="12"/>
+      <c r="F99" s="11"/>
+      <c r="G99" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H99" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [136A]</t>
+          <t>Картридж лазерный совм. Samsung [MLT-D111L]</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G100" s="8"/>
+          <t>НФ-00002452</t>
+        </is>
+      </c>
+      <c r="C100" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D100" s="9" t="n">
+        <v>1090</v>
+      </c>
+      <c r="E100" s="9"/>
+      <c r="F100" s="8"/>
+      <c r="G100" s="10" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="H100" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G101" s="10"/>
+      <c r="A101" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D117S]</t>
+        </is>
+      </c>
+      <c r="B101" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001501</t>
+        </is>
+      </c>
+      <c r="C101" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D101" s="12" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E101" s="12"/>
+      <c r="F101" s="11"/>
+      <c r="G101" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H101" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [136X] БЕЗ ЧИПА</t>
+          <t>Картридж лазерный совм. Samsung [MLT-D205L]</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...2 lines deleted...]
-      <c r="C102" s="9" t="n">
+          <t>НФ-00000723</t>
+        </is>
+      </c>
+      <c r="C102" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D102" s="9" t="n">
+        <v>1840</v>
+      </c>
+      <c r="E102" s="9"/>
+      <c r="F102" s="8"/>
+      <c r="G102" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H102" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [SCX-D4200A]</t>
+        </is>
+      </c>
+      <c r="B103" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000108</t>
+        </is>
+      </c>
+      <c r="C103" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D103" s="12" t="n">
         <v>990</v>
       </c>
-      <c r="D102" s="9"/>
-[...29 lines deleted...]
-      <c r="G103" s="10"/>
+      <c r="E103" s="12"/>
+      <c r="F103" s="11"/>
+      <c r="G103" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H103" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [C7115A]</t>
+          <t>Картридж лазерный совм. Toshiba [T-2323E]</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G104" s="8"/>
+          <t>НФ-00002530</t>
+        </is>
+      </c>
+      <c r="C104" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D104" s="9" t="n">
+        <v>2900</v>
+      </c>
+      <c r="E104" s="9"/>
+      <c r="F104" s="8"/>
+      <c r="G104" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H104" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G105" s="10"/>
+      <c r="A105" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Toshiba [T-2802E]</t>
+        </is>
+      </c>
+      <c r="B105" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002556</t>
+        </is>
+      </c>
+      <c r="C105" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D105" s="12" t="n">
+        <v>2600</v>
+      </c>
+      <c r="E105" s="12"/>
+      <c r="F105" s="11"/>
+      <c r="G105" s="10" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H105" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CE255X]</t>
+          <t>Картридж лазерный совм. Xerox [106R02773]</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...7 lines deleted...]
-      <c r="F106" s="12" t="inlineStr">
+          <t>НФ-00001027</t>
+        </is>
+      </c>
+      <c r="C106" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D106" s="9" t="n">
+        <v>980</v>
+      </c>
+      <c r="E106" s="9"/>
+      <c r="F106" s="8"/>
+      <c r="G106" s="10" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="H106" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R03581]</t>
+        </is>
+      </c>
+      <c r="B107" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002541</t>
+        </is>
+      </c>
+      <c r="C107" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D107" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E107" s="12"/>
+      <c r="F107" s="11"/>
+      <c r="G107" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G106" s="8"/>
-[...22 lines deleted...]
-      <c r="G107" s="10"/>
+      <c r="H107" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CE278A]</t>
+          <t>Картридж лазерный совм. Xerox [106R04348]</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G108" s="8"/>
+          <t>НФ-00002364</t>
+        </is>
+      </c>
+      <c r="C108" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D108" s="9" t="n">
+        <v>1690</v>
+      </c>
+      <c r="E108" s="9"/>
+      <c r="F108" s="8"/>
+      <c r="G108" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H108" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G109" s="10"/>
+      <c r="A109" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Black</t>
+        </is>
+      </c>
+      <c r="B109" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002826</t>
+        </is>
+      </c>
+      <c r="C109" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D109" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E109" s="12"/>
+      <c r="F109" s="11"/>
+      <c r="G109" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H109" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CE285X]</t>
+          <t>Картридж лазерный совм. цветной Canon [067] Cyan</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G110" s="8"/>
+          <t>НФ-00002827</t>
+        </is>
+      </c>
+      <c r="C110" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D110" s="9" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E110" s="9"/>
+      <c r="F110" s="8"/>
+      <c r="G110" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H110" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G111" s="10"/>
+      <c r="A111" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Magenta</t>
+        </is>
+      </c>
+      <c r="B111" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002828</t>
+        </is>
+      </c>
+      <c r="C111" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D111" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E111" s="12"/>
+      <c r="F111" s="11"/>
+      <c r="G111" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H111" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CE505A]</t>
+          <t>Картридж лазерный совм. цветной Canon [067] Yellow</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G112" s="8"/>
+          <t>НФ-00002829</t>
+        </is>
+      </c>
+      <c r="C112" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D112" s="9" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E112" s="9"/>
+      <c r="F112" s="8"/>
+      <c r="G112" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H112" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G113" s="10"/>
+      <c r="A113" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Black</t>
+        </is>
+      </c>
+      <c r="B113" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002886</t>
+        </is>
+      </c>
+      <c r="C113" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D113" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E113" s="12"/>
+      <c r="F113" s="11"/>
+      <c r="G113" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H113" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CF218A]</t>
+          <t>Картридж лазерный совм. цветной Canon [069] Cyan</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G114" s="8"/>
+          <t>НФ-00002831</t>
+        </is>
+      </c>
+      <c r="C114" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D114" s="9" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E114" s="9"/>
+      <c r="F114" s="8"/>
+      <c r="G114" s="10" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H114" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G115" s="10"/>
+      <c r="A115" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Magenta</t>
+        </is>
+      </c>
+      <c r="B115" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002832</t>
+        </is>
+      </c>
+      <c r="C115" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D115" s="12" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E115" s="12"/>
+      <c r="F115" s="11"/>
+      <c r="G115" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H115" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CF226A]</t>
+          <t>Картридж лазерный совм. цветной Canon [069] Yellow</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G116" s="8"/>
+          <t>НФ-00002833</t>
+        </is>
+      </c>
+      <c r="C116" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D116" s="9" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E116" s="9"/>
+      <c r="F116" s="8"/>
+      <c r="G116" s="10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H116" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G117" s="10"/>
+      <c r="A117" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [117A] Cyan</t>
+        </is>
+      </c>
+      <c r="B117" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002376</t>
+        </is>
+      </c>
+      <c r="C117" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D117" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="E117" s="12"/>
+      <c r="F117" s="11"/>
+      <c r="G117" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H117" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CF226X]</t>
+          <t>Картридж лазерный совм. цветной HP [117A] Magenta</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G118" s="8"/>
+          <t>НФ-00002377</t>
+        </is>
+      </c>
+      <c r="C118" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D118" s="9" t="n">
+        <v>980</v>
+      </c>
+      <c r="E118" s="9"/>
+      <c r="F118" s="8"/>
+      <c r="G118" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H118" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G119" s="10"/>
+      <c r="A119" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE310A] Black</t>
+        </is>
+      </c>
+      <c r="B119" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000121</t>
+        </is>
+      </c>
+      <c r="C119" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D119" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="E119" s="12"/>
+      <c r="F119" s="11"/>
+      <c r="G119" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H119" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CF244A]</t>
+          <t>Картридж лазерный совм. цветной HP [CE311A] Cyan</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G120" s="8"/>
+          <t>НФ-00000122</t>
+        </is>
+      </c>
+      <c r="C120" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D120" s="9" t="n">
+        <v>980</v>
+      </c>
+      <c r="E120" s="9"/>
+      <c r="F120" s="8"/>
+      <c r="G120" s="10" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H120" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G121" s="10"/>
+      <c r="A121" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE312A] Yellow</t>
+        </is>
+      </c>
+      <c r="B121" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000123</t>
+        </is>
+      </c>
+      <c r="C121" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D121" s="12" t="n">
+        <v>980</v>
+      </c>
+      <c r="E121" s="12"/>
+      <c r="F121" s="11"/>
+      <c r="G121" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H121" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CF259X]</t>
+          <t>Картридж лазерный совм. цветной HP [CE313A] Magenta</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G122" s="8"/>
+          <t>НФ-00000124</t>
+        </is>
+      </c>
+      <c r="C122" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D122" s="9" t="n">
+        <v>980</v>
+      </c>
+      <c r="E122" s="9"/>
+      <c r="F122" s="8"/>
+      <c r="G122" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H122" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G123" s="10"/>
+      <c r="A123" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE322A] Yellow</t>
+        </is>
+      </c>
+      <c r="B123" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000127</t>
+        </is>
+      </c>
+      <c r="C123" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D123" s="12" t="n">
+        <v>1240</v>
+      </c>
+      <c r="E123" s="12"/>
+      <c r="F123" s="11"/>
+      <c r="G123" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H123" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CF280X]</t>
+          <t>Картридж лазерный совм. цветной HP [CF210A] Black</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G124" s="8"/>
+          <t>НФ-00000117</t>
+        </is>
+      </c>
+      <c r="C124" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D124" s="9" t="n">
+        <v>1340</v>
+      </c>
+      <c r="E124" s="9"/>
+      <c r="F124" s="8"/>
+      <c r="G124" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H124" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G125" s="10"/>
+      <c r="A125" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF211A] Cyan</t>
+        </is>
+      </c>
+      <c r="B125" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000118</t>
+        </is>
+      </c>
+      <c r="C125" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D125" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="E125" s="12"/>
+      <c r="F125" s="11"/>
+      <c r="G125" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H125" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [CF283X]</t>
+          <t>Картридж лазерный совм. цветной HP [CF212A] Yellow</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G126" s="8"/>
+          <t>НФ-00000119</t>
+        </is>
+      </c>
+      <c r="C126" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D126" s="9" t="n">
+        <v>1340</v>
+      </c>
+      <c r="E126" s="9"/>
+      <c r="F126" s="8"/>
+      <c r="G126" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H126" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G127" s="10"/>
+      <c r="A127" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF213A] Magenta</t>
+        </is>
+      </c>
+      <c r="B127" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000120</t>
+        </is>
+      </c>
+      <c r="C127" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D127" s="12" t="n">
+        <v>1340</v>
+      </c>
+      <c r="E127" s="12"/>
+      <c r="F127" s="11"/>
+      <c r="G127" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H127" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [Q5949A]</t>
+          <t>Картридж лазерный совм. цветной HP [CF530A] Black</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G128" s="8"/>
+          <t>НФ-00001592</t>
+        </is>
+      </c>
+      <c r="C128" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D128" s="9" t="n">
+        <v>1050</v>
+      </c>
+      <c r="E128" s="9"/>
+      <c r="F128" s="8"/>
+      <c r="G128" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H128" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G129" s="10"/>
+      <c r="A129" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF532A] Yellow</t>
+        </is>
+      </c>
+      <c r="B129" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001594</t>
+        </is>
+      </c>
+      <c r="C129" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D129" s="12" t="n">
+        <v>1050</v>
+      </c>
+      <c r="E129" s="12"/>
+      <c r="F129" s="11"/>
+      <c r="G129" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H129" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [Q7551X]</t>
+          <t>Картридж лазерный совм. цветной HP [CF533A] Magenta</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...7 lines deleted...]
-      <c r="F130" s="12" t="inlineStr">
+          <t>НФ-00001595</t>
+        </is>
+      </c>
+      <c r="C130" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D130" s="9" t="n">
+        <v>1050</v>
+      </c>
+      <c r="E130" s="9"/>
+      <c r="F130" s="8"/>
+      <c r="G130" s="10" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G130" s="8"/>
+      <c r="H130" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G131" s="10"/>
+      <c r="A131" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Kyocera [TK-8115C] Cyan</t>
+        </is>
+      </c>
+      <c r="B131" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002564</t>
+        </is>
+      </c>
+      <c r="C131" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D131" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E131" s="12"/>
+      <c r="F131" s="11"/>
+      <c r="G131" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H131" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. HP [W1510X]</t>
+          <t>Картридж лазерный совм. цветной Kyocera [TK-8115K] Black</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G132" s="8"/>
+          <t>НФ-00002565</t>
+        </is>
+      </c>
+      <c r="C132" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D132" s="9" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E132" s="9"/>
+      <c r="F132" s="8"/>
+      <c r="G132" s="10" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H132" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G133" s="10"/>
+      <c r="A133" s="11" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Kyocera [TK-8115M] Magenta</t>
+        </is>
+      </c>
+      <c r="B133" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002566</t>
+        </is>
+      </c>
+      <c r="C133" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D133" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E133" s="12"/>
+      <c r="F133" s="11"/>
+      <c r="G133" s="10" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H133" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Kyocera [TK-1110]</t>
+          <t>Фотобарабан лазерный совм. Brother [DR-1075]</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G134" s="8"/>
+          <t>НФ-00000168</t>
+        </is>
+      </c>
+      <c r="C134" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D134" s="9" t="n">
+        <v>880</v>
+      </c>
+      <c r="E134" s="9"/>
+      <c r="F134" s="8"/>
+      <c r="G134" s="10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H134" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G135" s="10"/>
+      <c r="A135" s="11" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-1095]</t>
+        </is>
+      </c>
+      <c r="B135" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001755</t>
+        </is>
+      </c>
+      <c r="C135" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D135" s="12" t="n">
+        <v>890</v>
+      </c>
+      <c r="E135" s="12"/>
+      <c r="F135" s="11"/>
+      <c r="G135" s="10" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H135" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Kyocera [TK-1130]</t>
+          <t>Фотобарабан лазерный совм. Brother [DR-2275]</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...2 lines deleted...]
-      <c r="C136" s="9" t="n">
+          <t>НФ-00000171</t>
+        </is>
+      </c>
+      <c r="C136" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D136" s="9" t="n">
         <v>950</v>
       </c>
-      <c r="D136" s="9"/>
-[...6 lines deleted...]
-      <c r="G136" s="8"/>
+      <c r="E136" s="9"/>
+      <c r="F136" s="8"/>
+      <c r="G136" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H136" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G137" s="10"/>
+      <c r="A137" s="11" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-2335]</t>
+        </is>
+      </c>
+      <c r="B137" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000172</t>
+        </is>
+      </c>
+      <c r="C137" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D137" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E137" s="12"/>
+      <c r="F137" s="11"/>
+      <c r="G137" s="10" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H137" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Kyocera [TK-1150]</t>
+          <t>Фотобарабан лазерный совм. Brother [DR-3400]</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G138" s="8"/>
+          <t>НФ-00001823</t>
+        </is>
+      </c>
+      <c r="C138" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D138" s="9" t="n">
+        <v>1300</v>
+      </c>
+      <c r="E138" s="9"/>
+      <c r="F138" s="8"/>
+      <c r="G138" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H138" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G139" s="10"/>
+      <c r="A139" s="11" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. HP [CF232A]</t>
+        </is>
+      </c>
+      <c r="B139" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001707</t>
+        </is>
+      </c>
+      <c r="C139" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D139" s="12" t="n">
+        <v>1250</v>
+      </c>
+      <c r="E139" s="12"/>
+      <c r="F139" s="11"/>
+      <c r="G139" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H139" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Kyocera [TK-1170]</t>
+          <t>Фотобарабан лазерный совм. HP [CF234A]</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G140" s="8"/>
+          <t>НФ-00001840</t>
+        </is>
+      </c>
+      <c r="C140" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D140" s="9" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E140" s="9"/>
+      <c r="F140" s="8"/>
+      <c r="G140" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H140" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G141" s="10"/>
+      <c r="A141" s="11" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Pantum [DL-420]</t>
+        </is>
+      </c>
+      <c r="B141" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002511</t>
+        </is>
+      </c>
+      <c r="C141" s="11" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D141" s="12" t="n">
+        <v>1100</v>
+      </c>
+      <c r="E141" s="12"/>
+      <c r="F141" s="11"/>
+      <c r="G141" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H141" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Kyocera [TK-1200]</t>
+          <t>Фотобарабан лазерный совм. Pantum [DL-5120] </t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G142" s="8"/>
+          <t>НФ-00002900</t>
+        </is>
+      </c>
+      <c r="C142" s="8" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D142" s="9" t="n">
+        <v>1180</v>
+      </c>
+      <c r="E142" s="9"/>
+      <c r="F142" s="8"/>
+      <c r="G142" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H142" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G143" s="10"/>
+      <c r="A143" s="11" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T8651] Black</t>
+        </is>
+      </c>
+      <c r="B143" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002438</t>
+        </is>
+      </c>
+      <c r="C143" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D143" s="12" t="n">
+        <v>2900</v>
+      </c>
+      <c r="E143" s="12"/>
+      <c r="F143" s="11"/>
+      <c r="G143" s="10" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H143" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Kyocera [TK-160]</t>
+          <t>Картридж струйный совм. Epson [T9451] Black</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G144" s="8"/>
+          <t>НФ-00002679</t>
+        </is>
+      </c>
+      <c r="C144" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D144" s="9" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E144" s="9"/>
+      <c r="F144" s="8"/>
+      <c r="G144" s="10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H144" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G145" s="10"/>
+      <c r="A145" s="11" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9452] Cyan</t>
+        </is>
+      </c>
+      <c r="B145" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002759</t>
+        </is>
+      </c>
+      <c r="C145" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D145" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E145" s="12"/>
+      <c r="F145" s="11"/>
+      <c r="G145" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H145" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Kyocera [TK-3110]</t>
+          <t>Картридж струйный совм. Epson [T9453] Megenta</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G146" s="8"/>
+          <t>НФ-00002760</t>
+        </is>
+      </c>
+      <c r="C146" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D146" s="9" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E146" s="9"/>
+      <c r="F146" s="8"/>
+      <c r="G146" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H146" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G147" s="10"/>
+      <c r="A147" s="11" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9454] Yellow</t>
+        </is>
+      </c>
+      <c r="B147" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002761</t>
+        </is>
+      </c>
+      <c r="C147" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D147" s="12" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E147" s="12"/>
+      <c r="F147" s="11"/>
+      <c r="G147" s="10" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H147" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Kyocera [TK-3300]</t>
+          <t>Чернила струйные совм. Canon [Gl-490] Black</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G148" s="8"/>
+          <t>НФ-00000483</t>
+        </is>
+      </c>
+      <c r="C148" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D148" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E148" s="9"/>
+      <c r="F148" s="8"/>
+      <c r="G148" s="10" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H148" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G149" s="10"/>
+      <c r="A149" s="11" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Cyan</t>
+        </is>
+      </c>
+      <c r="B149" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000484</t>
+        </is>
+      </c>
+      <c r="C149" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D149" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E149" s="12"/>
+      <c r="F149" s="11"/>
+      <c r="G149" s="10" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="H149" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Pantum [PC-211EV]</t>
+          <t>Чернила струйные совм. Canon [Gl-490] Magenta</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G150" s="8"/>
+          <t>НФ-00000485</t>
+        </is>
+      </c>
+      <c r="C150" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D150" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E150" s="9"/>
+      <c r="F150" s="8"/>
+      <c r="G150" s="10" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H150" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G151" s="10"/>
+      <c r="A151" s="11" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Yellow</t>
+        </is>
+      </c>
+      <c r="B151" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000486</t>
+        </is>
+      </c>
+      <c r="C151" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D151" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E151" s="12"/>
+      <c r="F151" s="11"/>
+      <c r="G151" s="10" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="H151" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Pantum [TL-420Н]</t>
+          <t>Чернила струйные совм. Epson [C13T03V14A] [101] Black</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G152" s="8"/>
+          <t>НФ-00003006</t>
+        </is>
+      </c>
+      <c r="C152" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D152" s="9" t="n">
+        <v>900</v>
+      </c>
+      <c r="E152" s="9"/>
+      <c r="F152" s="8"/>
+      <c r="G152" s="10" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="H152" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G153" s="10"/>
+      <c r="A153" s="11" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V24A] [101] Cyan</t>
+        </is>
+      </c>
+      <c r="B153" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00003007</t>
+        </is>
+      </c>
+      <c r="C153" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D153" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E153" s="12"/>
+      <c r="F153" s="11"/>
+      <c r="G153" s="10" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="H153" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Pantum [TL-5120]</t>
+          <t>Чернила струйные совм. Epson [C13T03V34A] [101] Magenta</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G154" s="8"/>
+          <t>НФ-00003008</t>
+        </is>
+      </c>
+      <c r="C154" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D154" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E154" s="9"/>
+      <c r="F154" s="8"/>
+      <c r="G154" s="10" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="H154" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G155" s="10"/>
+      <c r="A155" s="11" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V44A] [101] Yellow</t>
+        </is>
+      </c>
+      <c r="B155" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00003009</t>
+        </is>
+      </c>
+      <c r="C155" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D155" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E155" s="12"/>
+      <c r="F155" s="11"/>
+      <c r="G155" s="10" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="H155" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Samsung [ML-1710D3]</t>
+          <t>Чернила струйные совм. Epson [T6641] Black</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G156" s="8"/>
+          <t>НФ-00000325</t>
+        </is>
+      </c>
+      <c r="C156" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D156" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E156" s="9"/>
+      <c r="F156" s="8"/>
+      <c r="G156" s="10" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="H156" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G157" s="10"/>
+      <c r="A157" s="11" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6642] Cyan</t>
+        </is>
+      </c>
+      <c r="B157" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000326</t>
+        </is>
+      </c>
+      <c r="C157" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D157" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E157" s="12"/>
+      <c r="F157" s="11"/>
+      <c r="G157" s="10" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="H157" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Samsung [MLT-D101S]</t>
+          <t>Чернила струйные совм. Epson [T6643] Magenta</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G158" s="8"/>
+          <t>НФ-00000327</t>
+        </is>
+      </c>
+      <c r="C158" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D158" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E158" s="9"/>
+      <c r="F158" s="8"/>
+      <c r="G158" s="10" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="H158" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
-      <c r="A159" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G159" s="10"/>
+      <c r="A159" s="11" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6644] Yellow</t>
+        </is>
+      </c>
+      <c r="B159" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000328</t>
+        </is>
+      </c>
+      <c r="C159" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D159" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E159" s="12"/>
+      <c r="F159" s="11"/>
+      <c r="G159" s="10" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="H159" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Samsung [MLT-D104S]</t>
+          <t>Чернила струйные совм. Epson [T7741] Black</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G160" s="8"/>
+          <t>НФ-00002497</t>
+        </is>
+      </c>
+      <c r="C160" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D160" s="9" t="n">
+        <v>900</v>
+      </c>
+      <c r="E160" s="9"/>
+      <c r="F160" s="8"/>
+      <c r="G160" s="10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H160" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G161" s="10"/>
+      <c r="A161" s="11" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT51] Black</t>
+        </is>
+      </c>
+      <c r="B161" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002527</t>
+        </is>
+      </c>
+      <c r="C161" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D161" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E161" s="12"/>
+      <c r="F161" s="11"/>
+      <c r="G161" s="10" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="H161" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Samsung [MLT-D108S]</t>
+          <t>Чернила струйные совм. HP [GT52] Cyan</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G162" s="8"/>
+          <t>НФ-00002524</t>
+        </is>
+      </c>
+      <c r="C162" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D162" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E162" s="9"/>
+      <c r="F162" s="8"/>
+      <c r="G162" s="10" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="H162" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G163" s="10"/>
+      <c r="A163" s="11" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT52] Magenta</t>
+        </is>
+      </c>
+      <c r="B163" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002525</t>
+        </is>
+      </c>
+      <c r="C163" s="11" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D163" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E163" s="12"/>
+      <c r="F163" s="11"/>
+      <c r="G163" s="10" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="H163" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Samsung [MLT-D111L]</t>
+          <t>Чернила струйные совм. HP [GT52] Yellow</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G164" s="8"/>
+          <t>НФ-00002526</t>
+        </is>
+      </c>
+      <c r="C164" s="8" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D164" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E164" s="9"/>
+      <c r="F164" s="8"/>
+      <c r="G164" s="10" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H164" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G165" s="10"/>
+      <c r="A165" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-1075]</t>
+        </is>
+      </c>
+      <c r="B165" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000781</t>
+        </is>
+      </c>
+      <c r="C165" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D165" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E165" s="12"/>
+      <c r="F165" s="11"/>
+      <c r="G165" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H165" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Samsung [MLT-D115L]</t>
+          <t>Заправка картриджа Brother [TN-1095]</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G166" s="8"/>
+          <t>НФ-00001440</t>
+        </is>
+      </c>
+      <c r="C166" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D166" s="9" t="n">
+        <v>450</v>
+      </c>
+      <c r="E166" s="9"/>
+      <c r="F166" s="8"/>
+      <c r="G166" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H166" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
-      <c r="A167" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G167" s="10"/>
+      <c r="A167" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-14]</t>
+        </is>
+      </c>
+      <c r="B167" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002387</t>
+        </is>
+      </c>
+      <c r="C167" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D167" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="E167" s="12"/>
+      <c r="F167" s="11"/>
+      <c r="G167" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H167" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Samsung [MLT-D203L]</t>
+          <t>Заправка картриджа Brother [TN-2075]</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G168" s="8"/>
+          <t>НФ-00001260</t>
+        </is>
+      </c>
+      <c r="C168" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D168" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E168" s="9"/>
+      <c r="F168" s="8"/>
+      <c r="G168" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H168" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
-      <c r="A169" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G169" s="10"/>
+      <c r="A169" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2080]</t>
+        </is>
+      </c>
+      <c r="B169" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001549</t>
+        </is>
+      </c>
+      <c r="C169" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D169" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E169" s="12"/>
+      <c r="F169" s="11"/>
+      <c r="G169" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H169" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Samsung [MLT-D209L]</t>
+          <t>Заправка картриджа Brother [TN-2085]</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G170" s="8"/>
+          <t>НФ-00000783</t>
+        </is>
+      </c>
+      <c r="C170" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D170" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E170" s="9"/>
+      <c r="F170" s="8"/>
+      <c r="G170" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H170" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G171" s="10"/>
+      <c r="A171" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2090]</t>
+        </is>
+      </c>
+      <c r="B171" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001655</t>
+        </is>
+      </c>
+      <c r="C171" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D171" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E171" s="12"/>
+      <c r="F171" s="11"/>
+      <c r="G171" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H171" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Toshiba [T-2309E]</t>
+          <t>Заправка картриджа Brother [TN-2135]</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G172" s="8"/>
+          <t>НФ-00002250</t>
+        </is>
+      </c>
+      <c r="C172" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D172" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E172" s="9"/>
+      <c r="F172" s="8"/>
+      <c r="G172" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H172" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G173" s="10"/>
+      <c r="A173" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2175]</t>
+        </is>
+      </c>
+      <c r="B173" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000782</t>
+        </is>
+      </c>
+      <c r="C173" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D173" s="12" t="n">
+        <v>450</v>
+      </c>
+      <c r="E173" s="12"/>
+      <c r="F173" s="11"/>
+      <c r="G173" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H173" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Toshiba [T-2802E]</t>
+          <t>Заправка картриджа Brother [TN-2275]</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G174" s="8"/>
+          <t>НФ-00000784</t>
+        </is>
+      </c>
+      <c r="C174" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D174" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E174" s="9"/>
+      <c r="F174" s="8"/>
+      <c r="G174" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H174" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
-      <c r="A175" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G175" s="10"/>
+      <c r="A175" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2335]</t>
+        </is>
+      </c>
+      <c r="B175" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002025</t>
+        </is>
+      </c>
+      <c r="C175" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D175" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E175" s="12"/>
+      <c r="F175" s="11"/>
+      <c r="G175" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H175" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Xerox [106R01379]</t>
+          <t>Заправка картриджа Brother [TN-2375]</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G176" s="8"/>
+          <t>НФ-00000826</t>
+        </is>
+      </c>
+      <c r="C176" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D176" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E176" s="9"/>
+      <c r="F176" s="8"/>
+      <c r="G176" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H176" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G177" s="10"/>
+      <c r="A177" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3430]</t>
+        </is>
+      </c>
+      <c r="B177" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002040</t>
+        </is>
+      </c>
+      <c r="C177" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D177" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E177" s="12"/>
+      <c r="F177" s="11"/>
+      <c r="G177" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H177" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Xerox [106R02183]</t>
+          <t>Заправка картриджа Brother [TN-3480]</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G178" s="8"/>
+          <t>НФ-00001971</t>
+        </is>
+      </c>
+      <c r="C178" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D178" s="9" t="n">
+        <v>750</v>
+      </c>
+      <c r="E178" s="9"/>
+      <c r="F178" s="8"/>
+      <c r="G178" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H178" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G179" s="10"/>
+      <c r="A179" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [047]</t>
+        </is>
+      </c>
+      <c r="B179" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002555</t>
+        </is>
+      </c>
+      <c r="C179" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D179" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="E179" s="12"/>
+      <c r="F179" s="11"/>
+      <c r="G179" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H179" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Xerox [106R02778]</t>
+          <t>Заправка картриджа Canon [052H]</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G180" s="8"/>
+          <t>НФ-00002042</t>
+        </is>
+      </c>
+      <c r="C180" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D180" s="9" t="n">
+        <v>950</v>
+      </c>
+      <c r="E180" s="9"/>
+      <c r="F180" s="8"/>
+      <c r="G180" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H180" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G181" s="10"/>
+      <c r="A181" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [052]</t>
+        </is>
+      </c>
+      <c r="B181" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001507</t>
+        </is>
+      </c>
+      <c r="C181" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D181" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="E181" s="12"/>
+      <c r="F181" s="11"/>
+      <c r="G181" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H181" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. Xerox [106R04348]</t>
+          <t>Заправка картриджа Canon [057H]</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G182" s="8"/>
+          <t>НФ-00002248</t>
+        </is>
+      </c>
+      <c r="C182" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D182" s="9" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E182" s="9"/>
+      <c r="F182" s="8"/>
+      <c r="G182" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H182" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
-      <c r="A183" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G183" s="10"/>
+      <c r="A183" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [057]</t>
+        </is>
+      </c>
+      <c r="B183" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002247</t>
+        </is>
+      </c>
+      <c r="C183" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D183" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E183" s="12"/>
+      <c r="F183" s="11"/>
+      <c r="G183" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H183" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Canon [067] Black</t>
+          <t>Заправка картриджа Canon [703]</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G184" s="8"/>
+          <t>НФ-00000771</t>
+        </is>
+      </c>
+      <c r="C184" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D184" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E184" s="9"/>
+      <c r="F184" s="8"/>
+      <c r="G184" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H184" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G185" s="10"/>
+      <c r="A185" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [712]</t>
+        </is>
+      </c>
+      <c r="B185" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000772</t>
+        </is>
+      </c>
+      <c r="C185" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D185" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E185" s="12"/>
+      <c r="F185" s="11"/>
+      <c r="G185" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H185" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Canon [067] Magenta</t>
+          <t>Заправка картриджа Canon [719H]</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G186" s="8"/>
+          <t>НФ-00000775</t>
+        </is>
+      </c>
+      <c r="C186" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D186" s="9" t="n">
+        <v>800</v>
+      </c>
+      <c r="E186" s="9"/>
+      <c r="F186" s="8"/>
+      <c r="G186" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H186" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
-      <c r="A187" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G187" s="10"/>
+      <c r="A187" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [719]</t>
+        </is>
+      </c>
+      <c r="B187" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000773</t>
+        </is>
+      </c>
+      <c r="C187" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D187" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E187" s="12"/>
+      <c r="F187" s="11"/>
+      <c r="G187" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H187" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Canon [069H] Black</t>
+          <t>Заправка картриджа Canon [725]</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G188" s="8"/>
+          <t>НФ-00000777</t>
+        </is>
+      </c>
+      <c r="C188" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D188" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E188" s="9"/>
+      <c r="F188" s="8"/>
+      <c r="G188" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H188" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G189" s="10"/>
+      <c r="A189" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [728]</t>
+        </is>
+      </c>
+      <c r="B189" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000778</t>
+        </is>
+      </c>
+      <c r="C189" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D189" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E189" s="12"/>
+      <c r="F189" s="11"/>
+      <c r="G189" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H189" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Canon [069] Cyan</t>
+          <t>Заправка картриджа Canon [737]</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G190" s="8"/>
+          <t>НФ-00002160</t>
+        </is>
+      </c>
+      <c r="C190" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D190" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E190" s="9"/>
+      <c r="F190" s="8"/>
+      <c r="G190" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H190" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
-      <c r="A191" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G191" s="10"/>
+      <c r="A191" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [C-EXV40]</t>
+        </is>
+      </c>
+      <c r="B191" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001265</t>
+        </is>
+      </c>
+      <c r="C191" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D191" s="12" t="n">
+        <v>900</v>
+      </c>
+      <c r="E191" s="12"/>
+      <c r="F191" s="11"/>
+      <c r="G191" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H191" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Canon [069] Yellow</t>
+          <t>Заправка картриджа Canon [FX-10]</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G192" s="8"/>
+          <t>НФ-00000780</t>
+        </is>
+      </c>
+      <c r="C192" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D192" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E192" s="9"/>
+      <c r="F192" s="8"/>
+      <c r="G192" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H192" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
-      <c r="A193" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G193" s="10"/>
+      <c r="A193" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [106A]</t>
+        </is>
+      </c>
+      <c r="B193" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002068</t>
+        </is>
+      </c>
+      <c r="C193" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D193" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E193" s="12"/>
+      <c r="F193" s="11"/>
+      <c r="G193" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H193" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [117A] Cyan</t>
+          <t>Заправка картриджа HP [106X]</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G194" s="8"/>
+          <t>НФ-00002522</t>
+        </is>
+      </c>
+      <c r="C194" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D194" s="9" t="n">
+        <v>650</v>
+      </c>
+      <c r="E194" s="9"/>
+      <c r="F194" s="8"/>
+      <c r="G194" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H194" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
-      <c r="A195" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G195" s="10"/>
+      <c r="A195" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [136A]</t>
+        </is>
+      </c>
+      <c r="B195" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002506</t>
+        </is>
+      </c>
+      <c r="C195" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D195" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="E195" s="12"/>
+      <c r="F195" s="11"/>
+      <c r="G195" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H195" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [117A] Yellow</t>
+          <t>Заправка картриджа HP [136X]</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G196" s="8"/>
+          <t>НФ-00002523</t>
+        </is>
+      </c>
+      <c r="C196" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D196" s="9" t="n">
+        <v>650</v>
+      </c>
+      <c r="E196" s="9"/>
+      <c r="F196" s="8"/>
+      <c r="G196" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H196" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G197" s="10"/>
+      <c r="A197" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [C4092A]</t>
+        </is>
+      </c>
+      <c r="B197" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001972</t>
+        </is>
+      </c>
+      <c r="C197" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D197" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E197" s="12"/>
+      <c r="F197" s="11"/>
+      <c r="G197" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H197" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CE311A] Cyan</t>
+          <t>Заправка картриджа HP [CB435A]</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G198" s="8"/>
+          <t>НФ-00000747</t>
+        </is>
+      </c>
+      <c r="C198" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D198" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E198" s="9"/>
+      <c r="F198" s="8"/>
+      <c r="G198" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H198" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
-      <c r="A199" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G199" s="10"/>
+      <c r="A199" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CB436A]</t>
+        </is>
+      </c>
+      <c r="B199" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000748</t>
+        </is>
+      </c>
+      <c r="C199" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D199" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E199" s="12"/>
+      <c r="F199" s="11"/>
+      <c r="G199" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H199" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CE313A] Magenta</t>
+          <t>Заправка картриджа HP [CE278AX]</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G200" s="8"/>
+          <t>НФ-00002664</t>
+        </is>
+      </c>
+      <c r="C200" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D200" s="9" t="n">
+        <v>550</v>
+      </c>
+      <c r="E200" s="9"/>
+      <c r="F200" s="8"/>
+      <c r="G200" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H200" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
-      <c r="A201" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G201" s="10"/>
+      <c r="A201" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE278A]</t>
+        </is>
+      </c>
+      <c r="B201" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000749</t>
+        </is>
+      </c>
+      <c r="C201" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D201" s="12" t="n">
+        <v>400</v>
+      </c>
+      <c r="E201" s="12"/>
+      <c r="F201" s="11"/>
+      <c r="G201" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H201" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CE321A] Cyan</t>
+          <t>Заправка картриджа HP [CE285A]</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G202" s="8"/>
+          <t>НФ-00001240</t>
+        </is>
+      </c>
+      <c r="C202" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D202" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E202" s="9"/>
+      <c r="F202" s="8"/>
+      <c r="G202" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H202" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
-      <c r="A203" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G203" s="10"/>
+      <c r="A203" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE285X]</t>
+        </is>
+      </c>
+      <c r="B203" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000873</t>
+        </is>
+      </c>
+      <c r="C203" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D203" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="E203" s="12"/>
+      <c r="F203" s="11"/>
+      <c r="G203" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H203" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CE323A] Magenta</t>
+          <t>Заправка картриджа HP [CE505A]</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G204" s="8"/>
+          <t>НФ-00000753</t>
+        </is>
+      </c>
+      <c r="C204" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D204" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E204" s="9"/>
+      <c r="F204" s="8"/>
+      <c r="G204" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H204" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
-      <c r="A205" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G205" s="10"/>
+      <c r="A205" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE505X]</t>
+        </is>
+      </c>
+      <c r="B205" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000754</t>
+        </is>
+      </c>
+      <c r="C205" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D205" s="12" t="n">
+        <v>750</v>
+      </c>
+      <c r="E205" s="12"/>
+      <c r="F205" s="11"/>
+      <c r="G205" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H205" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CF211A] Cyan</t>
+          <t>Заправка картриджа HP [CF214A]</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G206" s="8"/>
+          <t>НФ-00002542</t>
+        </is>
+      </c>
+      <c r="C206" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D206" s="9" t="n">
+        <v>1100</v>
+      </c>
+      <c r="E206" s="9"/>
+      <c r="F206" s="8"/>
+      <c r="G206" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H206" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
-      <c r="A207" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G207" s="10"/>
+      <c r="A207" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF214X]</t>
+        </is>
+      </c>
+      <c r="B207" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002498</t>
+        </is>
+      </c>
+      <c r="C207" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D207" s="12" t="n">
+        <v>1800</v>
+      </c>
+      <c r="E207" s="12"/>
+      <c r="F207" s="11"/>
+      <c r="G207" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H207" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CF213A] Magenta</t>
+          <t>Заправка картриджа HP [CF218A]</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G208" s="8"/>
+          <t>НФ-00000956</t>
+        </is>
+      </c>
+      <c r="C208" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D208" s="9" t="n">
+        <v>600</v>
+      </c>
+      <c r="E208" s="9"/>
+      <c r="F208" s="8"/>
+      <c r="G208" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H208" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
-      <c r="A209" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G209" s="10"/>
+      <c r="A209" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF226A]</t>
+        </is>
+      </c>
+      <c r="B209" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001675</t>
+        </is>
+      </c>
+      <c r="C209" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D209" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E209" s="12"/>
+      <c r="F209" s="11"/>
+      <c r="G209" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H209" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CF403A] Magenta</t>
+          <t>Заправка картриджа HP [CF226X]</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G210" s="8"/>
+          <t>НФ-00001398</t>
+        </is>
+      </c>
+      <c r="C210" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D210" s="9" t="n">
+        <v>900</v>
+      </c>
+      <c r="E210" s="9"/>
+      <c r="F210" s="8"/>
+      <c r="G210" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H210" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
-      <c r="A211" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G211" s="10"/>
+      <c r="A211" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF230A]</t>
+        </is>
+      </c>
+      <c r="B211" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001294</t>
+        </is>
+      </c>
+      <c r="C211" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D211" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E211" s="12"/>
+      <c r="F211" s="11"/>
+      <c r="G211" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H211" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CF531A] Cyan</t>
+          <t>Заправка картриджа HP [CF230X]</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G212" s="8"/>
+          <t>НФ-00001423</t>
+        </is>
+      </c>
+      <c r="C212" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D212" s="9" t="n">
+        <v>700</v>
+      </c>
+      <c r="E212" s="9"/>
+      <c r="F212" s="8"/>
+      <c r="G212" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H212" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G213" s="10"/>
+      <c r="A213" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF233A]</t>
+        </is>
+      </c>
+      <c r="B213" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001359</t>
+        </is>
+      </c>
+      <c r="C213" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D213" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="E213" s="12"/>
+      <c r="F213" s="11"/>
+      <c r="G213" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H213" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной HP [CF533A] Magenta</t>
+          <t>Заправка картриджа HP [CF244A]</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G214" s="8"/>
+          <t>НФ-00001583</t>
+        </is>
+      </c>
+      <c r="C214" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D214" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E214" s="9"/>
+      <c r="F214" s="8"/>
+      <c r="G214" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H214" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
-      <c r="A215" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G215" s="10"/>
+      <c r="A215" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF259A]</t>
+        </is>
+      </c>
+      <c r="B215" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002032</t>
+        </is>
+      </c>
+      <c r="C215" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D215" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E215" s="12"/>
+      <c r="F215" s="11"/>
+      <c r="G215" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H215" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Kyocera [TK-8115K] Black</t>
+          <t>Заправка картриджа HP [CF259X]</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G216" s="8"/>
+          <t>НФ-00001943</t>
+        </is>
+      </c>
+      <c r="C216" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D216" s="9" t="n">
+        <v>1100</v>
+      </c>
+      <c r="E216" s="9"/>
+      <c r="F216" s="8"/>
+      <c r="G216" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H216" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
-      <c r="A217" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G217" s="10"/>
+      <c r="A217" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF276A]</t>
+        </is>
+      </c>
+      <c r="B217" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002863</t>
+        </is>
+      </c>
+      <c r="C217" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D217" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E217" s="12"/>
+      <c r="F217" s="11"/>
+      <c r="G217" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H217" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Kyocera [TK-8115Y] Yellow</t>
+          <t>Заправка картриджа HP [CF280A]</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G218" s="8"/>
+          <t>НФ-00000755</t>
+        </is>
+      </c>
+      <c r="C218" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D218" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E218" s="9"/>
+      <c r="F218" s="8"/>
+      <c r="G218" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H218" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
-      <c r="A219" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G219" s="10"/>
+      <c r="A219" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF280X]</t>
+        </is>
+      </c>
+      <c r="B219" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000756</t>
+        </is>
+      </c>
+      <c r="C219" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D219" s="12" t="n">
+        <v>750</v>
+      </c>
+      <c r="E219" s="12"/>
+      <c r="F219" s="11"/>
+      <c r="G219" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H219" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Samsung [CLT-K406S] Black</t>
+          <t>Заправка картриджа HP [CF283A]</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G220" s="8"/>
+          <t>НФ-00001393</t>
+        </is>
+      </c>
+      <c r="C220" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D220" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E220" s="9"/>
+      <c r="F220" s="8"/>
+      <c r="G220" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H220" s="8" t="inlineStr">
+        <is>
+          <t>Объём печати</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
-      <c r="A221" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G221" s="10"/>
+      <c r="A221" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF283X]</t>
+        </is>
+      </c>
+      <c r="B221" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001242</t>
+        </is>
+      </c>
+      <c r="C221" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D221" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="E221" s="12"/>
+      <c r="F221" s="11"/>
+      <c r="G221" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H221" s="11" t="inlineStr">
+        <is>
+          <t>Объём печати</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="8" t="inlineStr">
         <is>
-          <t>Картридж лазерный совм. цветной Samsung [CLT-Y406S] Yellow</t>
+          <t>Заправка картриджа HP [Q2612A]</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G222" s="8"/>
+          <t>НФ-00000757</t>
+        </is>
+      </c>
+      <c r="C222" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D222" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E222" s="9"/>
+      <c r="F222" s="8"/>
+      <c r="G222" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H222" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
-      <c r="A223" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G223" s="10"/>
+      <c r="A223" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q2612X]</t>
+        </is>
+      </c>
+      <c r="B223" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000758</t>
+        </is>
+      </c>
+      <c r="C223" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D223" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="E223" s="12"/>
+      <c r="F223" s="11"/>
+      <c r="G223" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H223" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="8" t="inlineStr">
         <is>
-          <t>Фотобарабан лазерный совм. Brother [DR-1075]</t>
+          <t>Заправка картриджа HP [Q5949A]</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G224" s="8"/>
+          <t>НФ-00000760</t>
+        </is>
+      </c>
+      <c r="C224" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D224" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E224" s="9"/>
+      <c r="F224" s="8"/>
+      <c r="G224" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H224" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
-      <c r="A225" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G225" s="10"/>
+      <c r="A225" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q5949X]</t>
+        </is>
+      </c>
+      <c r="B225" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000761</t>
+        </is>
+      </c>
+      <c r="C225" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D225" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="E225" s="12"/>
+      <c r="F225" s="11"/>
+      <c r="G225" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H225" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="8" t="inlineStr">
         <is>
-          <t>Фотобарабан лазерный совм. Brother [DR-2275]</t>
+          <t>Заправка картриджа Huawei [F-1500]</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G226" s="8"/>
+          <t>НФ-00002750</t>
+        </is>
+      </c>
+      <c r="C226" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D226" s="9" t="n">
+        <v>500</v>
+      </c>
+      <c r="E226" s="9"/>
+      <c r="F226" s="8"/>
+      <c r="G226" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H226" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
-      <c r="A227" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G227" s="10"/>
+      <c r="A227" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1110]</t>
+        </is>
+      </c>
+      <c r="B227" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001259</t>
+        </is>
+      </c>
+      <c r="C227" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D227" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="E227" s="12"/>
+      <c r="F227" s="11"/>
+      <c r="G227" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H227" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="8" t="inlineStr">
         <is>
-          <t>Фотобарабан лазерный совм. Brother [DR-3400]</t>
+          <t>Заправка картриджа Kyocera [TK-1120]</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G228" s="8"/>
+          <t>НФ-00000786</t>
+        </is>
+      </c>
+      <c r="C228" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D228" s="9" t="n">
+        <v>600</v>
+      </c>
+      <c r="E228" s="9"/>
+      <c r="F228" s="8"/>
+      <c r="G228" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H228" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
-      <c r="A229" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G229" s="10"/>
+      <c r="A229" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1130]</t>
+        </is>
+      </c>
+      <c r="B229" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000876</t>
+        </is>
+      </c>
+      <c r="C229" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D229" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E229" s="12"/>
+      <c r="F229" s="11"/>
+      <c r="G229" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H229" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="8" t="inlineStr">
         <is>
-          <t>Фотобарабан лазерный совм. HP [CF219A]</t>
+          <t>Заправка картриджа Kyocera [TK-1140]</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G230" s="8"/>
+          <t>НФ-00000878</t>
+        </is>
+      </c>
+      <c r="C230" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D230" s="9" t="n">
+        <v>600</v>
+      </c>
+      <c r="E230" s="9"/>
+      <c r="F230" s="8"/>
+      <c r="G230" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H230" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
-      <c r="A231" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G231" s="10"/>
+      <c r="A231" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1150]</t>
+        </is>
+      </c>
+      <c r="B231" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001436</t>
+        </is>
+      </c>
+      <c r="C231" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D231" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="E231" s="12"/>
+      <c r="F231" s="11"/>
+      <c r="G231" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H231" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="8" t="inlineStr">
         <is>
-          <t>Фотобарабан лазерный совм. HP [CF234A]</t>
+          <t>Заправка картриджа Kyocera [TK-1160]</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G232" s="8"/>
+          <t>НФ-00001666</t>
+        </is>
+      </c>
+      <c r="C232" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D232" s="9" t="n">
+        <v>700</v>
+      </c>
+      <c r="E232" s="9"/>
+      <c r="F232" s="8"/>
+      <c r="G232" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H232" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
-      <c r="A233" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G233" s="10"/>
+      <c r="A233" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1170]</t>
+        </is>
+      </c>
+      <c r="B233" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000875</t>
+        </is>
+      </c>
+      <c r="C233" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D233" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="E233" s="12"/>
+      <c r="F233" s="11"/>
+      <c r="G233" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H233" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="8" t="inlineStr">
         <is>
-          <t>Фотобарабан лазерный совм. Pantum [DL-5120] </t>
+          <t>Заправка картриджа Kyocera [TK-1200]</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>Лазерные картриджи</t>
-[...12 lines deleted...]
-      <c r="G234" s="8"/>
+          <t>НФ-00001615</t>
+        </is>
+      </c>
+      <c r="C234" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D234" s="9" t="n">
+        <v>600</v>
+      </c>
+      <c r="E234" s="9"/>
+      <c r="F234" s="8"/>
+      <c r="G234" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H234" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
-      <c r="A235" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G235" s="10"/>
+      <c r="A235" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-140]</t>
+        </is>
+      </c>
+      <c r="B235" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001891</t>
+        </is>
+      </c>
+      <c r="C235" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D235" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="E235" s="12"/>
+      <c r="F235" s="11"/>
+      <c r="G235" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H235" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="8" t="inlineStr">
         <is>
-          <t>Картридж струйный совм. Epson [T8651] Black</t>
+          <t>Заправка картриджа Kyocera [TK-160]</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G236" s="8"/>
+          <t>НФ-00000790</t>
+        </is>
+      </c>
+      <c r="C236" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D236" s="9" t="n">
+        <v>450</v>
+      </c>
+      <c r="E236" s="9"/>
+      <c r="F236" s="8"/>
+      <c r="G236" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H236" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
-      <c r="A237" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G237" s="10"/>
+      <c r="A237" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-170]</t>
+        </is>
+      </c>
+      <c r="B237" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000791</t>
+        </is>
+      </c>
+      <c r="C237" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D237" s="12" t="n">
+        <v>700</v>
+      </c>
+      <c r="E237" s="12"/>
+      <c r="F237" s="11"/>
+      <c r="G237" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H237" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="8" t="inlineStr">
         <is>
-          <t>Картридж струйный совм. Epson [T9452] Cyan</t>
+          <t>Заправка картриджа Kyocera [TK-3160]</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G238" s="8"/>
+          <t>НФ-00002276</t>
+        </is>
+      </c>
+      <c r="C238" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D238" s="9" t="n">
+        <v>900</v>
+      </c>
+      <c r="E238" s="9"/>
+      <c r="F238" s="8"/>
+      <c r="G238" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H238" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
-      <c r="A239" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G239" s="10"/>
+      <c r="A239" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-3190]</t>
+        </is>
+      </c>
+      <c r="B239" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001892</t>
+        </is>
+      </c>
+      <c r="C239" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D239" s="12" t="n">
+        <v>1250</v>
+      </c>
+      <c r="E239" s="12"/>
+      <c r="F239" s="11"/>
+      <c r="G239" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H239" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="8" t="inlineStr">
         <is>
-          <t>Картридж струйный совм. Epson [T9454] Yellow</t>
+          <t>Заправка картриджа Kyocera [TK-710]</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G240" s="8"/>
+          <t>НФ-00002499</t>
+        </is>
+      </c>
+      <c r="C240" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D240" s="9" t="n">
+        <v>1900</v>
+      </c>
+      <c r="E240" s="9"/>
+      <c r="F240" s="8"/>
+      <c r="G240" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H240" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
-      <c r="A241" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G241" s="10"/>
+      <c r="A241" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [PC-211RB]</t>
+        </is>
+      </c>
+      <c r="B241" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000822</t>
+        </is>
+      </c>
+      <c r="C241" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D241" s="12" t="n">
+        <v>990</v>
+      </c>
+      <c r="E241" s="12"/>
+      <c r="F241" s="11"/>
+      <c r="G241" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H241" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. Canon [Gl-490] Cyan</t>
+          <t>Заправка картриджа Pantum [PC-212RB] </t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G242" s="8"/>
+          <t>НФ-00002634</t>
+        </is>
+      </c>
+      <c r="C242" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D242" s="9" t="n">
+        <v>990</v>
+      </c>
+      <c r="E242" s="9"/>
+      <c r="F242" s="8"/>
+      <c r="G242" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H242" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
-      <c r="A243" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G243" s="10"/>
+      <c r="A243" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [TL-420H]</t>
+        </is>
+      </c>
+      <c r="B243" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002359</t>
+        </is>
+      </c>
+      <c r="C243" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D243" s="12" t="n">
+        <v>800</v>
+      </c>
+      <c r="E243" s="12"/>
+      <c r="F243" s="11"/>
+      <c r="G243" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H243" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. Canon [Gl-490] Yellow</t>
+          <t>Заправка картриджа Pantum [TL-5120]</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G244" s="8"/>
+          <t>НФ-00002631</t>
+        </is>
+      </c>
+      <c r="C244" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D244" s="9" t="n">
+        <v>1100</v>
+      </c>
+      <c r="E244" s="9"/>
+      <c r="F244" s="8"/>
+      <c r="G244" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H244" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
-      <c r="A245" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G245" s="10"/>
+      <c r="A245" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [TN-C2310H]</t>
+        </is>
+      </c>
+      <c r="B245" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002955</t>
+        </is>
+      </c>
+      <c r="C245" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D245" s="12" t="n">
+        <v>1300</v>
+      </c>
+      <c r="E245" s="12"/>
+      <c r="F245" s="11"/>
+      <c r="G245" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H245" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. Epson [C13T03V24A] [101] Cyan</t>
+          <t>Заправка картриджа Samsung [ML-1610D2]</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G246" s="8"/>
+          <t>НФ-00000762</t>
+        </is>
+      </c>
+      <c r="C246" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D246" s="9" t="n">
+        <v>550</v>
+      </c>
+      <c r="E246" s="9"/>
+      <c r="F246" s="8"/>
+      <c r="G246" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H246" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
-      <c r="A247" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G247" s="10"/>
+      <c r="A247" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [ML-1710D3]</t>
+        </is>
+      </c>
+      <c r="B247" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000763</t>
+        </is>
+      </c>
+      <c r="C247" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D247" s="12" t="n">
+        <v>550</v>
+      </c>
+      <c r="E247" s="12"/>
+      <c r="F247" s="11"/>
+      <c r="G247" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H247" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. Epson [C13T03V44A] [101] Yellow</t>
+          <t>Заправка картриджа Samsung [MLT-D101S]</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...2 lines deleted...]
-      <c r="C248" s="9" t="n">
+          <t>НФ-00000764</t>
+        </is>
+      </c>
+      <c r="C248" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D248" s="9" t="n">
+        <v>600</v>
+      </c>
+      <c r="E248" s="9"/>
+      <c r="F248" s="8"/>
+      <c r="G248" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H248" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D104S]</t>
+        </is>
+      </c>
+      <c r="B249" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000765</t>
+        </is>
+      </c>
+      <c r="C249" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D249" s="12" t="n">
         <v>500</v>
       </c>
-      <c r="D248" s="9"/>
-[...29 lines deleted...]
-      <c r="G249" s="10"/>
+      <c r="E249" s="12"/>
+      <c r="F249" s="11"/>
+      <c r="G249" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H249" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. Epson [T6642] Cyan</t>
+          <t>Заправка картриджа Samsung [MLT-D105L]</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G250" s="8"/>
+          <t>НФ-00000766</t>
+        </is>
+      </c>
+      <c r="C250" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D250" s="9" t="n">
+        <v>600</v>
+      </c>
+      <c r="E250" s="9"/>
+      <c r="F250" s="8"/>
+      <c r="G250" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H250" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
-      <c r="A251" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G251" s="10"/>
+      <c r="A251" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D108S]</t>
+        </is>
+      </c>
+      <c r="B251" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000768</t>
+        </is>
+      </c>
+      <c r="C251" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D251" s="12" t="n">
+        <v>600</v>
+      </c>
+      <c r="E251" s="12"/>
+      <c r="F251" s="11"/>
+      <c r="G251" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H251" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. Epson [T6644] Yellow</t>
+          <t>Заправка картриджа Samsung [MLT-D109S]</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G252" s="8"/>
+          <t>НФ-00000769</t>
+        </is>
+      </c>
+      <c r="C252" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D252" s="9" t="n">
+        <v>600</v>
+      </c>
+      <c r="E252" s="9"/>
+      <c r="F252" s="8"/>
+      <c r="G252" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H252" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
-      <c r="A253" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G253" s="10"/>
+      <c r="A253" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D111S]</t>
+        </is>
+      </c>
+      <c r="B253" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001028</t>
+        </is>
+      </c>
+      <c r="C253" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D253" s="12" t="n">
+        <v>650</v>
+      </c>
+      <c r="E253" s="12"/>
+      <c r="F253" s="11"/>
+      <c r="G253" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H253" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. Epson [T6736] Light Magenta</t>
+          <t>Заправка картриджа Samsung [MLT-D119S] </t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...2 lines deleted...]
-      <c r="C254" s="9" t="n">
+          <t>НФ-00000995</t>
+        </is>
+      </c>
+      <c r="C254" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D254" s="9" t="n">
+        <v>550</v>
+      </c>
+      <c r="E254" s="9"/>
+      <c r="F254" s="8"/>
+      <c r="G254" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H254" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [SCX-D4200A]</t>
+        </is>
+      </c>
+      <c r="B255" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00000770</t>
+        </is>
+      </c>
+      <c r="C255" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D255" s="12" t="n">
         <v>400</v>
       </c>
-      <c r="D254" s="9"/>
-[...29 lines deleted...]
-      <c r="G255" s="10"/>
+      <c r="E255" s="12"/>
+      <c r="F255" s="11"/>
+      <c r="G255" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H255" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. HP [GT51] Black</t>
+          <t>Заправка картриджа Xerox [106R02183]</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...12 lines deleted...]
-      <c r="G256" s="8"/>
+          <t>НФ-00001504</t>
+        </is>
+      </c>
+      <c r="C256" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D256" s="9" t="n">
+        <v>400</v>
+      </c>
+      <c r="E256" s="9"/>
+      <c r="F256" s="8"/>
+      <c r="G256" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H256" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
-      <c r="A257" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G257" s="10"/>
+      <c r="A257" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Xerox [106R02773]</t>
+        </is>
+      </c>
+      <c r="B257" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00001690</t>
+        </is>
+      </c>
+      <c r="C257" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D257" s="12" t="n">
+        <v>750</v>
+      </c>
+      <c r="E257" s="12"/>
+      <c r="F257" s="11"/>
+      <c r="G257" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H257" s="11"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="8" t="inlineStr">
         <is>
-          <t>Чернила струйные совм. HP [GT52] Magenta</t>
+          <t>Заправка картриджа Катюша [THМ130]</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>Струйные картриджи</t>
-[...2 lines deleted...]
-      <c r="C258" s="9" t="n">
+          <t>НФ-00002791</t>
+        </is>
+      </c>
+      <c r="C258" s="8" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D258" s="9" t="n">
+        <v>550</v>
+      </c>
+      <c r="E258" s="9"/>
+      <c r="F258" s="8"/>
+      <c r="G258" s="14" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H258" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="11" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Катюша [TK-240]</t>
+        </is>
+      </c>
+      <c r="B259" s="11" t="inlineStr">
+        <is>
+          <t>НФ-00002973</t>
+        </is>
+      </c>
+      <c r="C259" s="11" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D259" s="12" t="n">
         <v>500</v>
       </c>
-      <c r="D258" s="9"/>
-[...2214 lines deleted...]
-      <c r="G354" s="8"/>
+      <c r="E259" s="12"/>
+      <c r="F259" s="11"/>
+      <c r="G259" s="13" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+      <c r="H259" s="11"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>Неопринт</dc:creator>