--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -1,7554 +1,6846 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$6:$E$260</definedName>
+  </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
-    <numFmt numFmtId="166" formatCode="#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="14">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
+      <sz val="20"/>
+      <color rgb="FFFFFFFF"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
-      <i val="true"/>
+      <color rgb="FFF5C518"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="11"/>
+      <color rgb="FF211C14"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="11"/>
+      <color rgb="FF4F493F"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="9"/>
+      <color rgb="FF211C14"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF211C14"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="9"/>
+      <color rgb="FF365F91"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="9"/>
+      <color rgb="FF2D2923"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF2D2923"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="9"/>
+      <color rgb="FF2F6A43"/>
+      <b val="true"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF1F1A12"/>
+        <fgColor rgb="FF211C14"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF5C518"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE8F5E9"/>
+        <fgColor rgb="FF9BBB59"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFAFAFA"/>
+        <fgColor rgb="FFF79646"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFBF9F4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEAF4EC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFBFAF7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalDown="false" diagonalUp="false">
-      <left style="hair"/>
-[...2 lines deleted...]
-      <bottom style="hair"/>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalDown="false" diagonalUp="false">
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border diagonalDown="false" diagonalUp="false">
+      <left style="medium">
+        <color rgb="FF211C14"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF211C14"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF211C14"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF211C14"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border diagonalDown="false" diagonalUp="false">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFE5DFD5"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="29">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="4" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="4" numFmtId="166" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="4" numFmtId="164" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="5" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="5" numFmtId="166" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="3" fontId="6" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="4" fontId="7" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="4" fontId="7" numFmtId="166" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="5" fontId="7" numFmtId="164" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="6" fontId="8" numFmtId="165" xfId="0">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="6" fontId="8" numFmtId="166" xfId="0">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="2" fillId="6" fontId="8" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="2" fontId="4" numFmtId="165" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="3" fillId="3" fontId="9" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="2" fontId="4" numFmtId="166" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="3" fillId="3" fontId="9" numFmtId="166" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="3" fontId="4" numFmtId="165" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="3" fillId="3" fontId="9" numFmtId="164" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="3" fontId="4" numFmtId="166" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="4" fillId="7" fontId="10" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="4" fillId="7" fontId="11" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="166" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="4" fillId="7" fontId="12" numFmtId="166" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="4" fontId="0" numFmtId="165" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="4" fillId="8" fontId="13" numFmtId="164" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="5" fontId="0" numFmtId="165" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="4" fillId="9" fontId="10" numFmtId="165" xfId="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="5" fontId="0" numFmtId="166" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="4" fillId="9" fontId="11" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="4" fontId="5" numFmtId="165" xfId="0">
-[...4 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="4" fillId="9" fontId="12" numFmtId="166" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-bm2300w" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-bm2302w" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m6507w" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m6500w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-hp-laserjet-m141a" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-xerox-workcentre-3025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-hp-laserjet-m141w" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m6550nw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-deli-m2500adnw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-deli-m3100adnw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-brother-mfc-l2712dnr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-pantum-m7100dw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-canon-i-sensys-mf463dw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-lazernoe-ch-b-canon-i-sensys-mf465dw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-mg2577s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-mg2570s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-mg2541s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-deskjet-plus-4120e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-deskjet-ink-advantage-2875" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-g2820" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-canon-pixma-g3430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-epson-l3260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/mfu-struynoe-tsvetnoe-hp-smart-tank-310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/printer-struynyy-tsvetnoy-epson-l8050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/printer-struynyy-tsvetnoy-epson-l11050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravochnyy-komplekt-sovm-hp-103a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-brother-tn-2335" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-canon-725" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-canon-737" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-deli-t1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-deli-t31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-or-toshiba-t-2507e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-1075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2275-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-2420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-3380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-brother-tn-3480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-070h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-070h-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-c-exv14" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-c-exv42" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-canon-fx-10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-106a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-106x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-136a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-c7115a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce255x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce278a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce285a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce285x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-ce505a-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf218a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf226x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf226x-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf244x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-cf259x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-q5949a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-w1500a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-hp-w1510x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-huawei-f-1500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1170" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-160" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3190" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-3300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-kyocera-tk-7300" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-pc-211ev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-pc-211ev-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-pantum-tl-420n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/index.php?route=product/product&amp;product_id=441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-ml-1710d3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d101s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d101s-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d104s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d104s-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d105l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d108s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d109s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d111l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d111l-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d115l" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-mlt-d205l" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-samsung-scx-d4200a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-toshiba-t-2323e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-toshiba-t-2802e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r01487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r02773" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r02778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r03581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-xerox-106r04348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-black" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-cyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-magenta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-067-yellow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-black" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-cyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-magenta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-canon-069-yellow" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-117a-cyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-117a-magenta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce310a-black" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce311a-cyan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce312a-yellow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce313a-magenta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-ce322a-yellow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf210a-black" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf530a-black" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf532a-yellow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-lazernyy-sovm-tsvetnoy-hp-cf533a-magenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-1075" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-1095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-2275" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-2335" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-brother-dr-3400" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-hp-cf219a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-hp-cf232a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-hp-cf234a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-pantum-dl-420" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/fotobaraban-lazernyy-sovm-pantum-dl-5120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t8651-black" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9451-black" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9452-cyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9453-megenta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/kartridzh-struynyy-sovm-epson-t9454-yellow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-black" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-cyan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-magenta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-canon-gl-490-yellow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v14a-black" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v24a-cyan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v34a-magenta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-c13t03v44a-yellow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6641-black" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6642-cyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6643-magenta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t6644-yellow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-epson-t7741-black" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt51-black" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-cyan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-magenta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/chernila-struynye-sovm-hp-gt52-yellow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-1075" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-1095" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2080" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2090" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2275" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2335" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-2375" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3430" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-brother-tn-3480" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-070h" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-052h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-057h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-703" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-719h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-725" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-728" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-737" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-c-exv40" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-canon-fx-10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-106a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-106x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-136a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-136x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-c4092a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cb435a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cb436a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce278ax" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce278a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce285a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce285x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce505a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-ce505x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf214a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf214x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf218a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf226a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf226x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf230a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf230x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf233a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf244a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf259a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf259x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf276a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf280a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf280x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf283a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-cf283x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q2612a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q2612x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q5949a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-hp-q5949x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-huawei-f-1500" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1110" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1120" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1130" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1140" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1150" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1160" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1170" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-1200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-140" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-160" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-170" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-3160" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-3190" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-kyocera-tk-710" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-pc-211rb-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-pc-212rb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tl-420h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tl-5120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-pantum-tn-c2310h" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-ml-1610d2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-ml-1710d3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d101s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d104s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d105l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d108s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d109s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d111s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-mlt-d119s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-samsung-scx-d4200a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-xerox-106r02183" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-xerox-106r02773" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-katyusha-thm130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoprint.su/zapravka-kartridzha-katyusha-tk-240" TargetMode="External"/>
+</Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
-    <pageSetUpPr fitToPage="false"/>
+    <pageSetUpPr fitToPage="true"/>
   </sheetPr>
-  <dimension ref="A1:H259"/>
+  <dimension ref="A1:E260"/>
   <sheetViews>
-    <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
-      <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
+    <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="false" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
+      <pane ySplit="6" xSplit="1" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B1" activeCellId="0" pane="topRight" sqref="B1"/>
+      <selection activeCell="A7" activeCellId="0" pane="bottomLeft" sqref="A7"/>
+      <selection activeCell="B7" activeCellId="0" pane="bottomRight" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <cols>
-    <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="60"/>
-[...7 lines deleted...]
-    <col collapsed="false" hidden="false" max="1024" min="9" style="0" customWidth="false" width="11.5"/>
+    <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="66"/>
+    <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="18"/>
+    <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="24"/>
+    <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="16"/>
+    <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="29.14"/>
+    <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="34" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
+          <t>Прайс-лист Неопринт</t>
+        </is>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="5"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="22" outlineLevel="0" r="2">
+      <c r="A2" s="6" t="inlineStr">
+        <is>
+          <t>Актуально на 10.09.2026  ·  Цены указаны в рублях  ·  neoprint.su</t>
+        </is>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="8"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="27" outlineLevel="0" r="3">
+      <c r="A3" s="9" t="inlineStr">
+        <is>
+          <t>254 позиций</t>
+        </is>
+      </c>
+      <c r="B3" s="9"/>
+      <c r="C3" s="10" t="inlineStr">
+        <is>
+          <t>В наличии: 254</t>
+        </is>
+      </c>
+      <c r="D3" s="11"/>
+      <c r="E3" s="12" t="inlineStr">
+        <is>
+          <t>Актуальные цены</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="20" outlineLevel="0" r="4">
+      <c r="A4" s="13" t="inlineStr">
+        <is>
+          <t>Выборка: только в наличии</t>
+        </is>
+      </c>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="15"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="8" outlineLevel="0" r="5">
+      <c r="A5" s="16"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="18"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="6">
+      <c r="A6" s="19" t="inlineStr">
+        <is>
           <t>Наименование</t>
         </is>
       </c>
-      <c r="B1" s="3" t="inlineStr">
+      <c r="B6" s="19" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
-      <c r="C1" s="3" t="inlineStr">
+      <c r="C6" s="19" t="inlineStr">
         <is>
           <t>Категория</t>
         </is>
       </c>
-      <c r="D1" s="3" t="inlineStr">
-[...88 lines deleted...]
-      <c r="C4" s="8" t="inlineStr">
+      <c r="D6" s="20" t="n">
+        <v>Цена, руб.</v>
+      </c>
+      <c r="E6" s="21" t="inlineStr">
+        <is>
+          <t>Наличие</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="7">
+      <c r="A7" s="22" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum BM2300W</t>
+        </is>
+      </c>
+      <c r="B7" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002941</t>
+        </is>
+      </c>
+      <c r="C7" s="23" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D4" s="9" t="n">
-[...22 lines deleted...]
-      <c r="C5" s="11" t="inlineStr">
+      <c r="D7" s="24" t="n">
+        <v>15490</v>
+      </c>
+      <c r="E7" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="8">
+      <c r="A8" s="26" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum BM2302W</t>
+        </is>
+      </c>
+      <c r="B8" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00003023</t>
+        </is>
+      </c>
+      <c r="C8" s="27" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D5" s="12" t="n">
-[...22 lines deleted...]
-      <c r="C6" s="8" t="inlineStr">
+      <c r="D8" s="28" t="n">
+        <v>15490</v>
+      </c>
+      <c r="E8" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="9">
+      <c r="A9" s="22" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M6507W</t>
+        </is>
+      </c>
+      <c r="B9" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002383</t>
+        </is>
+      </c>
+      <c r="C9" s="23" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D6" s="9" t="n">
-[...22 lines deleted...]
-      <c r="C7" s="11" t="inlineStr">
+      <c r="D9" s="24" t="n">
+        <v>15490</v>
+      </c>
+      <c r="E9" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="10">
+      <c r="A10" s="26" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M6500W</t>
+        </is>
+      </c>
+      <c r="B10" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000186</t>
+        </is>
+      </c>
+      <c r="C10" s="27" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D7" s="12" t="n">
-[...22 lines deleted...]
-      <c r="C8" s="8" t="inlineStr">
+      <c r="D10" s="28" t="n">
+        <v>15990</v>
+      </c>
+      <c r="E10" s="25" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="11">
+      <c r="A11" s="22" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б HP LaserJet M141A</t>
+        </is>
+      </c>
+      <c r="B11" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002656</t>
+        </is>
+      </c>
+      <c r="C11" s="23" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D8" s="9" t="n">
-[...22 lines deleted...]
-      <c r="C9" s="11" t="inlineStr">
+      <c r="D11" s="24" t="n">
+        <v>17990</v>
+      </c>
+      <c r="E11" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="12">
+      <c r="A12" s="26" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Xerox WorkCentre 3025</t>
+        </is>
+      </c>
+      <c r="B12" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001140</t>
+        </is>
+      </c>
+      <c r="C12" s="27" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D9" s="12" t="n">
-[...22 lines deleted...]
-      <c r="C10" s="8" t="inlineStr">
+      <c r="D12" s="28" t="n">
+        <v>18990</v>
+      </c>
+      <c r="E12" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="13">
+      <c r="A13" s="22" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б HP LaserJet M141w</t>
+        </is>
+      </c>
+      <c r="B13" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002649</t>
+        </is>
+      </c>
+      <c r="C13" s="23" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D10" s="9" t="n">
-[...22 lines deleted...]
-      <c r="C11" s="11" t="inlineStr">
+      <c r="D13" s="24" t="n">
+        <v>19990</v>
+      </c>
+      <c r="E13" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="14">
+      <c r="A14" s="26" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M6550NW</t>
+        </is>
+      </c>
+      <c r="B14" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000991</t>
+        </is>
+      </c>
+      <c r="C14" s="27" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D11" s="12" t="n">
-[...12 lines deleted...]
-      <c r="A12" s="8" t="inlineStr">
+      <c r="D14" s="28" t="n">
+        <v>23490</v>
+      </c>
+      <c r="E14" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="15">
+      <c r="A15" s="22" t="inlineStr">
         <is>
           <t>МФУ лазерное ч/б Deli M2500ADNW </t>
         </is>
       </c>
-      <c r="B12" s="8" t="inlineStr">
+      <c r="B15" s="23" t="inlineStr">
         <is>
           <t>НФ-00003024</t>
         </is>
       </c>
-      <c r="C12" s="8" t="inlineStr">
+      <c r="C15" s="23" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D12" s="9" t="n">
+      <c r="D15" s="24" t="n">
         <v>23990</v>
       </c>
-      <c r="E12" s="9"/>
-[...19 lines deleted...]
-      <c r="C13" s="11" t="inlineStr">
+      <c r="E15" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="16">
+      <c r="A16" s="26" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Deli M3100ADNW</t>
+        </is>
+      </c>
+      <c r="B16" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00003025</t>
+        </is>
+      </c>
+      <c r="C16" s="27" t="inlineStr">
         <is>
           <t>Лазерные МФУ</t>
         </is>
       </c>
-      <c r="D13" s="12" t="n">
+      <c r="D16" s="28" t="n">
+        <v>25990</v>
+      </c>
+      <c r="E16" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="17">
+      <c r="A17" s="22" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Brother MFC-L2712DNR</t>
+        </is>
+      </c>
+      <c r="B17" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002719</t>
+        </is>
+      </c>
+      <c r="C17" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="D17" s="24" t="n">
+        <v>39990</v>
+      </c>
+      <c r="E17" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="18">
+      <c r="A18" s="26" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Pantum M7100DW</t>
+        </is>
+      </c>
+      <c r="B18" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002552</t>
+        </is>
+      </c>
+      <c r="C18" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="D18" s="28" t="n">
+        <v>41990</v>
+      </c>
+      <c r="E18" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="19">
+      <c r="A19" s="22" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Canon i-SENSYS MF463dw</t>
+        </is>
+      </c>
+      <c r="B19" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002702</t>
+        </is>
+      </c>
+      <c r="C19" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="D19" s="24" t="n">
+        <v>44990</v>
+      </c>
+      <c r="E19" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="20">
+      <c r="A20" s="26" t="inlineStr">
+        <is>
+          <t>МФУ лазерное ч/б Canon i-SENSYS MF465dw</t>
+        </is>
+      </c>
+      <c r="B20" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002808</t>
+        </is>
+      </c>
+      <c r="C20" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные МФУ</t>
+        </is>
+      </c>
+      <c r="D20" s="28" t="n">
+        <v>46990</v>
+      </c>
+      <c r="E20" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="21">
+      <c r="A21" s="22" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA MG2577S</t>
+        </is>
+      </c>
+      <c r="B21" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00003001</t>
+        </is>
+      </c>
+      <c r="C21" s="23" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D21" s="24" t="n">
+        <v>6300</v>
+      </c>
+      <c r="E21" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="22">
+      <c r="A22" s="26" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA MG2570S</t>
+        </is>
+      </c>
+      <c r="B22" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00003000</t>
+        </is>
+      </c>
+      <c r="C22" s="27" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D22" s="28" t="n">
+        <v>6600</v>
+      </c>
+      <c r="E22" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="23">
+      <c r="A23" s="22" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA MG2541S</t>
+        </is>
+      </c>
+      <c r="B23" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00003002</t>
+        </is>
+      </c>
+      <c r="C23" s="23" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D23" s="24" t="n">
+        <v>7300</v>
+      </c>
+      <c r="E23" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="24">
+      <c r="A24" s="26" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное HP DeskJet Plus 4120e</t>
+        </is>
+      </c>
+      <c r="B24" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00003022</t>
+        </is>
+      </c>
+      <c r="C24" s="27" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D24" s="28" t="n">
+        <v>7990</v>
+      </c>
+      <c r="E24" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="25">
+      <c r="A25" s="22" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное HP DeskJet Ink Advantage 2875</t>
+        </is>
+      </c>
+      <c r="B25" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00003021</t>
+        </is>
+      </c>
+      <c r="C25" s="23" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D25" s="24" t="n">
+        <v>8690</v>
+      </c>
+      <c r="E25" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="26">
+      <c r="A26" s="26" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3215</t>
+        </is>
+      </c>
+      <c r="B26" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002993</t>
+        </is>
+      </c>
+      <c r="C26" s="27" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D26" s="28" t="n">
+        <v>16190</v>
+      </c>
+      <c r="E26" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="27">
+      <c r="A27" s="22" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3252</t>
+        </is>
+      </c>
+      <c r="B27" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002952</t>
+        </is>
+      </c>
+      <c r="C27" s="23" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D27" s="24" t="n">
+        <v>17990</v>
+      </c>
+      <c r="E27" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="28">
+      <c r="A28" s="26" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3256</t>
+        </is>
+      </c>
+      <c r="B28" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002582</t>
+        </is>
+      </c>
+      <c r="C28" s="27" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D28" s="28" t="n">
+        <v>17990</v>
+      </c>
+      <c r="E28" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="29">
+      <c r="A29" s="22" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3250</t>
+        </is>
+      </c>
+      <c r="B29" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002580</t>
+        </is>
+      </c>
+      <c r="C29" s="23" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D29" s="24" t="n">
+        <v>17990</v>
+      </c>
+      <c r="E29" s="25" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="30">
+      <c r="A30" s="26" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA G2820</t>
+        </is>
+      </c>
+      <c r="B30" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002583</t>
+        </is>
+      </c>
+      <c r="C30" s="27" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D30" s="28" t="n">
+        <v>18190</v>
+      </c>
+      <c r="E30" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="31">
+      <c r="A31" s="22" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Canon PIXMA G3430</t>
+        </is>
+      </c>
+      <c r="B31" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002856</t>
+        </is>
+      </c>
+      <c r="C31" s="23" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D31" s="24" t="n">
+        <v>18590</v>
+      </c>
+      <c r="E31" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="32">
+      <c r="A32" s="26" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное Epson L3260</t>
+        </is>
+      </c>
+      <c r="B32" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002836</t>
+        </is>
+      </c>
+      <c r="C32" s="27" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D32" s="28" t="n">
+        <v>22490</v>
+      </c>
+      <c r="E32" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="33">
+      <c r="A33" s="22" t="inlineStr">
+        <is>
+          <t>МФУ струйное цветное HP Smart Tank 310</t>
+        </is>
+      </c>
+      <c r="B33" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002584</t>
+        </is>
+      </c>
+      <c r="C33" s="23" t="inlineStr">
+        <is>
+          <t>Струйные МФУ</t>
+        </is>
+      </c>
+      <c r="D33" s="24" t="n">
         <v>23990</v>
       </c>
-      <c r="E13" s="12"/>
-[...192 lines deleted...]
-      <c r="D20" s="9" t="n">
+      <c r="E33" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="34">
+      <c r="A34" s="26" t="inlineStr">
+        <is>
+          <t>Принтер струйный цветной Epson L8050</t>
+        </is>
+      </c>
+      <c r="B34" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002852</t>
+        </is>
+      </c>
+      <c r="C34" s="27" t="inlineStr">
+        <is>
+          <t>Струйные принтеры</t>
+        </is>
+      </c>
+      <c r="D34" s="28" t="n">
+        <v>36990</v>
+      </c>
+      <c r="E34" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="35">
+      <c r="A35" s="22" t="inlineStr">
+        <is>
+          <t>Принтер струйный цветной Epson L11050</t>
+        </is>
+      </c>
+      <c r="B35" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002850</t>
+        </is>
+      </c>
+      <c r="C35" s="23" t="inlineStr">
+        <is>
+          <t>Струйные принтеры</t>
+        </is>
+      </c>
+      <c r="D35" s="24" t="n">
+        <v>53990</v>
+      </c>
+      <c r="E35" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="36">
+      <c r="A36" s="26" t="inlineStr">
+        <is>
+          <t>Заправочный комплект совм. HP [103A]</t>
+        </is>
+      </c>
+      <c r="B36" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002014</t>
+        </is>
+      </c>
+      <c r="C36" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D36" s="28" t="n">
+        <v>680</v>
+      </c>
+      <c r="E36" s="25" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="37">
+      <c r="A37" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Brother [TN-2335]</t>
+        </is>
+      </c>
+      <c r="B37" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002563</t>
+        </is>
+      </c>
+      <c r="C37" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D37" s="24" t="n">
+        <v>5300</v>
+      </c>
+      <c r="E37" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="38">
+      <c r="A38" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Canon [725]</t>
+        </is>
+      </c>
+      <c r="B38" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002236</t>
+        </is>
+      </c>
+      <c r="C38" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D38" s="28" t="n">
+        <v>4990</v>
+      </c>
+      <c r="E38" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="39">
+      <c r="A39" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Canon [737]</t>
+        </is>
+      </c>
+      <c r="B39" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002367</t>
+        </is>
+      </c>
+      <c r="C39" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D39" s="24" t="n">
         <v>7990</v>
       </c>
-      <c r="E20" s="9"/>
-[...360 lines deleted...]
-      <c r="D33" s="12" t="n">
+      <c r="E39" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="40">
+      <c r="A40" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Deli [T1]</t>
+        </is>
+      </c>
+      <c r="B40" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00003033</t>
+        </is>
+      </c>
+      <c r="C40" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D40" s="28" t="n">
+        <v>2490</v>
+      </c>
+      <c r="E40" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="41">
+      <c r="A41" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Deli [T31]</t>
+        </is>
+      </c>
+      <c r="B41" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00003029</t>
+        </is>
+      </c>
+      <c r="C41" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D41" s="24" t="n">
+        <v>2490</v>
+      </c>
+      <c r="E41" s="25" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="42">
+      <c r="A42" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Kyocera [TK-1140]</t>
+        </is>
+      </c>
+      <c r="B42" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001788</t>
+        </is>
+      </c>
+      <c r="C42" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D42" s="28" t="n">
+        <v>6800</v>
+      </c>
+      <c r="E42" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="43">
+      <c r="A43" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Kyocera [TK-1200]</t>
+        </is>
+      </c>
+      <c r="B43" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001784</t>
+        </is>
+      </c>
+      <c r="C43" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D43" s="24" t="n">
+        <v>6500</v>
+      </c>
+      <c r="E43" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="44">
+      <c r="A44" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный ор. Toshiba [T-2507E]</t>
+        </is>
+      </c>
+      <c r="B44" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000021</t>
+        </is>
+      </c>
+      <c r="C44" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D44" s="28" t="n">
+        <v>2800</v>
+      </c>
+      <c r="E44" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="45">
+      <c r="A45" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-1075]</t>
+        </is>
+      </c>
+      <c r="B45" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000899</t>
+        </is>
+      </c>
+      <c r="C45" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D45" s="24" t="n">
+        <v>540</v>
+      </c>
+      <c r="E45" s="25" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="46">
+      <c r="A46" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-1095] </t>
+        </is>
+      </c>
+      <c r="B46" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001333</t>
+        </is>
+      </c>
+      <c r="C46" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D46" s="28" t="n">
+        <v>540</v>
+      </c>
+      <c r="E46" s="25" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="47">
+      <c r="A47" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-1095] </t>
+        </is>
+      </c>
+      <c r="B47" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002453</t>
+        </is>
+      </c>
+      <c r="C47" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D47" s="24" t="n">
+        <v>540</v>
+      </c>
+      <c r="E47" s="25" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="48">
+      <c r="A48" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2275]</t>
+        </is>
+      </c>
+      <c r="B48" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002444</t>
+        </is>
+      </c>
+      <c r="C48" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D48" s="28" t="n">
+        <v>820</v>
+      </c>
+      <c r="E48" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="49">
+      <c r="A49" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2375]</t>
+        </is>
+      </c>
+      <c r="B49" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000034</t>
+        </is>
+      </c>
+      <c r="C49" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D49" s="24" t="n">
+        <v>600</v>
+      </c>
+      <c r="E49" s="25" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="50">
+      <c r="A50" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-2420]</t>
+        </is>
+      </c>
+      <c r="B50" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002721</t>
+        </is>
+      </c>
+      <c r="C50" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D50" s="28" t="n">
+        <v>2190</v>
+      </c>
+      <c r="E50" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="51">
+      <c r="A51" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-3380]</t>
+        </is>
+      </c>
+      <c r="B51" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000035</t>
+        </is>
+      </c>
+      <c r="C51" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D51" s="24" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E51" s="25" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="52">
+      <c r="A52" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Brother [TN-3480]</t>
+        </is>
+      </c>
+      <c r="B52" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001129</t>
+        </is>
+      </c>
+      <c r="C52" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D52" s="28" t="n">
+        <v>1140</v>
+      </c>
+      <c r="E52" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="53">
+      <c r="A53" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [070H]</t>
+        </is>
+      </c>
+      <c r="B53" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002728</t>
+        </is>
+      </c>
+      <c r="C53" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D53" s="24" t="n">
+        <v>1980</v>
+      </c>
+      <c r="E53" s="25" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="54">
+      <c r="A54" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [070H]</t>
+        </is>
+      </c>
+      <c r="B54" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002845</t>
+        </is>
+      </c>
+      <c r="C54" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D54" s="28" t="n">
+        <v>1980</v>
+      </c>
+      <c r="E54" s="25" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="55">
+      <c r="A55" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [C-EXV14]</t>
+        </is>
+      </c>
+      <c r="B55" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000036</t>
+        </is>
+      </c>
+      <c r="C55" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D55" s="24" t="n">
+        <v>990</v>
+      </c>
+      <c r="E55" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="56">
+      <c r="A56" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [C-EXV42]</t>
+        </is>
+      </c>
+      <c r="B56" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000040</t>
+        </is>
+      </c>
+      <c r="C56" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D56" s="28" t="n">
+        <v>840</v>
+      </c>
+      <c r="E56" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="57">
+      <c r="A57" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Canon [FX-10]</t>
+        </is>
+      </c>
+      <c r="B57" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000044</t>
+        </is>
+      </c>
+      <c r="C57" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D57" s="24" t="n">
         <v>680</v>
       </c>
-      <c r="E33" s="12"/>
-[...360 lines deleted...]
-      <c r="D46" s="9" t="n">
+      <c r="E57" s="25" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="58">
+      <c r="A58" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [106A]</t>
+        </is>
+      </c>
+      <c r="B58" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002090</t>
+        </is>
+      </c>
+      <c r="C58" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D58" s="28" t="n">
+        <v>870</v>
+      </c>
+      <c r="E58" s="25" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="59">
+      <c r="A59" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [106X]</t>
+        </is>
+      </c>
+      <c r="B59" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002510</t>
+        </is>
+      </c>
+      <c r="C59" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D59" s="24" t="n">
+        <v>1180</v>
+      </c>
+      <c r="E59" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="60">
+      <c r="A60" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [136A]</t>
+        </is>
+      </c>
+      <c r="B60" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002890</t>
+        </is>
+      </c>
+      <c r="C60" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D60" s="28" t="n">
+        <v>990</v>
+      </c>
+      <c r="E60" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="61">
+      <c r="A61" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [C7115A]</t>
+        </is>
+      </c>
+      <c r="B61" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000068</t>
+        </is>
+      </c>
+      <c r="C61" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D61" s="24" t="n">
+        <v>950</v>
+      </c>
+      <c r="E61" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="62">
+      <c r="A62" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE255X]</t>
+        </is>
+      </c>
+      <c r="B62" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001005</t>
+        </is>
+      </c>
+      <c r="C62" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D62" s="28" t="n">
+        <v>1900</v>
+      </c>
+      <c r="E62" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="63">
+      <c r="A63" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE278A]</t>
+        </is>
+      </c>
+      <c r="B63" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001405</t>
+        </is>
+      </c>
+      <c r="C63" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D63" s="24" t="n">
+        <v>640</v>
+      </c>
+      <c r="E63" s="25" t="n">
+        <v>14</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="64">
+      <c r="A64" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE285A]</t>
+        </is>
+      </c>
+      <c r="B64" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002441</t>
+        </is>
+      </c>
+      <c r="C64" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D64" s="28" t="n">
+        <v>680</v>
+      </c>
+      <c r="E64" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="65">
+      <c r="A65" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE285X]</t>
+        </is>
+      </c>
+      <c r="B65" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000057</t>
+        </is>
+      </c>
+      <c r="C65" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D65" s="24" t="n">
+        <v>1150</v>
+      </c>
+      <c r="E65" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="66">
+      <c r="A66" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CE505A]</t>
+        </is>
+      </c>
+      <c r="B66" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002663</t>
+        </is>
+      </c>
+      <c r="C66" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D66" s="28" t="n">
+        <v>950</v>
+      </c>
+      <c r="E66" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="67">
+      <c r="A67" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF218A]</t>
+        </is>
+      </c>
+      <c r="B67" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001119</t>
+        </is>
+      </c>
+      <c r="C67" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D67" s="24" t="n">
+        <v>680</v>
+      </c>
+      <c r="E67" s="25" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="68">
+      <c r="A68" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF226X]</t>
+        </is>
+      </c>
+      <c r="B68" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000045</t>
+        </is>
+      </c>
+      <c r="C68" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D68" s="28" t="n">
+        <v>1180</v>
+      </c>
+      <c r="E68" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="69">
+      <c r="A69" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF226X]</t>
+        </is>
+      </c>
+      <c r="B69" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002455</t>
+        </is>
+      </c>
+      <c r="C69" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D69" s="24" t="n">
+        <v>1180</v>
+      </c>
+      <c r="E69" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="70">
+      <c r="A70" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF244X]</t>
+        </is>
+      </c>
+      <c r="B70" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002954</t>
+        </is>
+      </c>
+      <c r="C70" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D70" s="28" t="n">
+        <v>990</v>
+      </c>
+      <c r="E70" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="71">
+      <c r="A71" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [CF259X]</t>
+        </is>
+      </c>
+      <c r="B71" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002305</t>
+        </is>
+      </c>
+      <c r="C71" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D71" s="24" t="n">
+        <v>1980</v>
+      </c>
+      <c r="E71" s="25" t="n">
+        <v>16</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="72">
+      <c r="A72" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [Q5949A]</t>
+        </is>
+      </c>
+      <c r="B72" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000065</t>
+        </is>
+      </c>
+      <c r="C72" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D72" s="28" t="n">
+        <v>1190</v>
+      </c>
+      <c r="E72" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="73">
+      <c r="A73" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [W1500A]</t>
+        </is>
+      </c>
+      <c r="B73" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002657</t>
+        </is>
+      </c>
+      <c r="C73" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D73" s="24" t="n">
+        <v>980</v>
+      </c>
+      <c r="E73" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="74">
+      <c r="A74" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. HP [W1510X]</t>
+        </is>
+      </c>
+      <c r="B74" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002752</t>
+        </is>
+      </c>
+      <c r="C74" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D74" s="28" t="n">
+        <v>1980</v>
+      </c>
+      <c r="E74" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="75">
+      <c r="A75" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Huawei [F-1500]</t>
+        </is>
+      </c>
+      <c r="B75" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002775</t>
+        </is>
+      </c>
+      <c r="C75" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D75" s="24" t="n">
+        <v>980</v>
+      </c>
+      <c r="E75" s="25" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="76">
+      <c r="A76" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1110]</t>
+        </is>
+      </c>
+      <c r="B76" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000076</t>
+        </is>
+      </c>
+      <c r="C76" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D76" s="28" t="n">
+        <v>750</v>
+      </c>
+      <c r="E76" s="25" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="77">
+      <c r="A77" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1120]</t>
+        </is>
+      </c>
+      <c r="B77" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000078</t>
+        </is>
+      </c>
+      <c r="C77" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D77" s="24" t="n">
+        <v>580</v>
+      </c>
+      <c r="E77" s="25" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="78">
+      <c r="A78" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1140]</t>
+        </is>
+      </c>
+      <c r="B78" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001340</t>
+        </is>
+      </c>
+      <c r="C78" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D78" s="28" t="n">
+        <v>780</v>
+      </c>
+      <c r="E78" s="25" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="79">
+      <c r="A79" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1150]</t>
+        </is>
+      </c>
+      <c r="B79" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001262</t>
+        </is>
+      </c>
+      <c r="C79" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D79" s="24" t="n">
+        <v>950</v>
+      </c>
+      <c r="E79" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="80">
+      <c r="A80" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1160]</t>
+        </is>
+      </c>
+      <c r="B80" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001803</t>
+        </is>
+      </c>
+      <c r="C80" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D80" s="28" t="n">
+        <v>950</v>
+      </c>
+      <c r="E80" s="25" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="81">
+      <c r="A81" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1170]</t>
+        </is>
+      </c>
+      <c r="B81" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001126</t>
+        </is>
+      </c>
+      <c r="C81" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D81" s="24" t="n">
+        <v>950</v>
+      </c>
+      <c r="E81" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="82">
+      <c r="A82" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-1200]</t>
+        </is>
+      </c>
+      <c r="B82" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001621</t>
+        </is>
+      </c>
+      <c r="C82" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D82" s="28" t="n">
+        <v>940</v>
+      </c>
+      <c r="E82" s="25" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="83">
+      <c r="A83" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-130]</t>
+        </is>
+      </c>
+      <c r="B83" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000081</t>
+        </is>
+      </c>
+      <c r="C83" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D83" s="24" t="n">
+        <v>950</v>
+      </c>
+      <c r="E83" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="84">
+      <c r="A84" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-160]</t>
+        </is>
+      </c>
+      <c r="B84" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001600</t>
+        </is>
+      </c>
+      <c r="C84" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D84" s="28" t="n">
+        <v>950</v>
+      </c>
+      <c r="E84" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="85">
+      <c r="A85" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3100]</t>
+        </is>
+      </c>
+      <c r="B85" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000085</t>
+        </is>
+      </c>
+      <c r="C85" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D85" s="24" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E85" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="86">
+      <c r="A86" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3110]</t>
+        </is>
+      </c>
+      <c r="B86" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000086</t>
+        </is>
+      </c>
+      <c r="C86" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D86" s="28" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E86" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="87">
+      <c r="A87" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3190]</t>
+        </is>
+      </c>
+      <c r="B87" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001560</t>
+        </is>
+      </c>
+      <c r="C87" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D87" s="24" t="n">
+        <v>1550</v>
+      </c>
+      <c r="E87" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="88">
+      <c r="A88" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-3300]</t>
+        </is>
+      </c>
+      <c r="B88" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002914</t>
+        </is>
+      </c>
+      <c r="C88" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D88" s="28" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E88" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="89">
+      <c r="A89" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Kyocera [TK-7300]</t>
+        </is>
+      </c>
+      <c r="B89" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002195</t>
+        </is>
+      </c>
+      <c r="C89" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D89" s="24" t="n">
+        <v>3490</v>
+      </c>
+      <c r="E89" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="90">
+      <c r="A90" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [PC-211EV]</t>
+        </is>
+      </c>
+      <c r="B90" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001082</t>
+        </is>
+      </c>
+      <c r="C90" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D90" s="28" t="n">
+        <v>1390</v>
+      </c>
+      <c r="E90" s="25" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="91">
+      <c r="A91" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [PC-211EV]</t>
+        </is>
+      </c>
+      <c r="B91" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002445</t>
+        </is>
+      </c>
+      <c r="C91" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D91" s="24" t="n">
+        <v>1390</v>
+      </c>
+      <c r="E91" s="25" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="92">
+      <c r="A92" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [TL-420Н]</t>
+        </is>
+      </c>
+      <c r="B92" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002481</t>
+        </is>
+      </c>
+      <c r="C92" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D92" s="28" t="n">
+        <v>980</v>
+      </c>
+      <c r="E92" s="25" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="93">
+      <c r="A93" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Pantum [TL-5120X]</t>
+        </is>
+      </c>
+      <c r="B93" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002997</t>
+        </is>
+      </c>
+      <c r="C93" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D93" s="24" t="n">
+        <v>1490</v>
+      </c>
+      <c r="E93" s="25" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="94">
+      <c r="A94" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [ML-1710D3]</t>
+        </is>
+      </c>
+      <c r="B94" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000092</t>
+        </is>
+      </c>
+      <c r="C94" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D94" s="28" t="n">
+        <v>1450</v>
+      </c>
+      <c r="E94" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="95">
+      <c r="A95" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D101S]</t>
+        </is>
+      </c>
+      <c r="B95" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000093</t>
+        </is>
+      </c>
+      <c r="C95" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D95" s="24" t="n">
+        <v>940</v>
+      </c>
+      <c r="E95" s="25" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="96">
+      <c r="A96" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D101S]</t>
+        </is>
+      </c>
+      <c r="B96" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002442</t>
+        </is>
+      </c>
+      <c r="C96" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D96" s="28" t="n">
+        <v>940</v>
+      </c>
+      <c r="E96" s="25" t="n">
+        <v>51</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="97">
+      <c r="A97" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D104S]</t>
+        </is>
+      </c>
+      <c r="B97" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000095</t>
+        </is>
+      </c>
+      <c r="C97" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D97" s="24" t="n">
+        <v>940</v>
+      </c>
+      <c r="E97" s="25" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="98">
+      <c r="A98" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D104S]</t>
+        </is>
+      </c>
+      <c r="B98" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002443</t>
+        </is>
+      </c>
+      <c r="C98" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D98" s="28" t="n">
+        <v>940</v>
+      </c>
+      <c r="E98" s="25" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="99">
+      <c r="A99" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D105L]</t>
+        </is>
+      </c>
+      <c r="B99" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000096</t>
+        </is>
+      </c>
+      <c r="C99" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D99" s="24" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E99" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="100">
+      <c r="A100" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D108S]</t>
+        </is>
+      </c>
+      <c r="B100" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000097</t>
+        </is>
+      </c>
+      <c r="C100" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D100" s="28" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E100" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="101">
+      <c r="A101" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D109S]</t>
+        </is>
+      </c>
+      <c r="B101" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000098</t>
+        </is>
+      </c>
+      <c r="C101" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D101" s="24" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E101" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="102">
+      <c r="A102" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D111L]</t>
+        </is>
+      </c>
+      <c r="B102" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000701</t>
+        </is>
+      </c>
+      <c r="C102" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D102" s="28" t="n">
+        <v>1090</v>
+      </c>
+      <c r="E102" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="103">
+      <c r="A103" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D111L]</t>
+        </is>
+      </c>
+      <c r="B103" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002452</t>
+        </is>
+      </c>
+      <c r="C103" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D103" s="24" t="n">
+        <v>1090</v>
+      </c>
+      <c r="E103" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="104">
+      <c r="A104" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D115L]</t>
+        </is>
+      </c>
+      <c r="B104" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000100</t>
+        </is>
+      </c>
+      <c r="C104" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D104" s="28" t="n">
+        <v>1350</v>
+      </c>
+      <c r="E104" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="105">
+      <c r="A105" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [MLT-D205L]</t>
+        </is>
+      </c>
+      <c r="B105" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000723</t>
+        </is>
+      </c>
+      <c r="C105" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D105" s="24" t="n">
+        <v>1840</v>
+      </c>
+      <c r="E105" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="106">
+      <c r="A106" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Samsung [SCX-D4200A]</t>
+        </is>
+      </c>
+      <c r="B106" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000108</t>
+        </is>
+      </c>
+      <c r="C106" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D106" s="28" t="n">
+        <v>990</v>
+      </c>
+      <c r="E106" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="107">
+      <c r="A107" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Toshiba [T-2323E]</t>
+        </is>
+      </c>
+      <c r="B107" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002530</t>
+        </is>
+      </c>
+      <c r="C107" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D107" s="24" t="n">
+        <v>2900</v>
+      </c>
+      <c r="E107" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="108">
+      <c r="A108" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Toshiba [T-2802E]</t>
+        </is>
+      </c>
+      <c r="B108" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002556</t>
+        </is>
+      </c>
+      <c r="C108" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D108" s="28" t="n">
+        <v>2600</v>
+      </c>
+      <c r="E108" s="25" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="109">
+      <c r="A109" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R01487]</t>
+        </is>
+      </c>
+      <c r="B109" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000115</t>
+        </is>
+      </c>
+      <c r="C109" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D109" s="24" t="n">
+        <v>1790</v>
+      </c>
+      <c r="E109" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="110">
+      <c r="A110" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R02773]</t>
+        </is>
+      </c>
+      <c r="B110" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001027</t>
+        </is>
+      </c>
+      <c r="C110" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D110" s="28" t="n">
+        <v>980</v>
+      </c>
+      <c r="E110" s="25" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="111">
+      <c r="A111" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R02778]</t>
+        </is>
+      </c>
+      <c r="B111" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001338</t>
+        </is>
+      </c>
+      <c r="C111" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D111" s="24" t="n">
+        <v>980</v>
+      </c>
+      <c r="E111" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="112">
+      <c r="A112" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R03581]</t>
+        </is>
+      </c>
+      <c r="B112" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002541</t>
+        </is>
+      </c>
+      <c r="C112" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D112" s="28" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E112" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="113">
+      <c r="A113" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. Xerox [106R04348]</t>
+        </is>
+      </c>
+      <c r="B113" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002364</t>
+        </is>
+      </c>
+      <c r="C113" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D113" s="24" t="n">
+        <v>1690</v>
+      </c>
+      <c r="E113" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="114">
+      <c r="A114" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Black</t>
+        </is>
+      </c>
+      <c r="B114" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002826</t>
+        </is>
+      </c>
+      <c r="C114" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D114" s="28" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E114" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="115">
+      <c r="A115" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Cyan</t>
+        </is>
+      </c>
+      <c r="B115" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002827</t>
+        </is>
+      </c>
+      <c r="C115" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D115" s="24" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E115" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="116">
+      <c r="A116" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Magenta</t>
+        </is>
+      </c>
+      <c r="B116" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002828</t>
+        </is>
+      </c>
+      <c r="C116" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D116" s="28" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E116" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="117">
+      <c r="A117" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [067] Yellow</t>
+        </is>
+      </c>
+      <c r="B117" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002829</t>
+        </is>
+      </c>
+      <c r="C117" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D117" s="24" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E117" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="118">
+      <c r="A118" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Black</t>
+        </is>
+      </c>
+      <c r="B118" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002886</t>
+        </is>
+      </c>
+      <c r="C118" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D118" s="28" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E118" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="119">
+      <c r="A119" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Cyan</t>
+        </is>
+      </c>
+      <c r="B119" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002831</t>
+        </is>
+      </c>
+      <c r="C119" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D119" s="24" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E119" s="25" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="120">
+      <c r="A120" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Magenta</t>
+        </is>
+      </c>
+      <c r="B120" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002832</t>
+        </is>
+      </c>
+      <c r="C120" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D120" s="28" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E120" s="25" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="121">
+      <c r="A121" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной Canon [069] Yellow</t>
+        </is>
+      </c>
+      <c r="B121" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002833</t>
+        </is>
+      </c>
+      <c r="C121" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D121" s="24" t="n">
+        <v>1780</v>
+      </c>
+      <c r="E121" s="25" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="122">
+      <c r="A122" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [117A] Cyan</t>
+        </is>
+      </c>
+      <c r="B122" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002376</t>
+        </is>
+      </c>
+      <c r="C122" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D122" s="28" t="n">
+        <v>980</v>
+      </c>
+      <c r="E122" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="123">
+      <c r="A123" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [117A] Magenta</t>
+        </is>
+      </c>
+      <c r="B123" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002377</t>
+        </is>
+      </c>
+      <c r="C123" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D123" s="24" t="n">
+        <v>980</v>
+      </c>
+      <c r="E123" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="124">
+      <c r="A124" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE310A] Black</t>
+        </is>
+      </c>
+      <c r="B124" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000121</t>
+        </is>
+      </c>
+      <c r="C124" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D124" s="28" t="n">
+        <v>980</v>
+      </c>
+      <c r="E124" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="125">
+      <c r="A125" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE311A] Cyan</t>
+        </is>
+      </c>
+      <c r="B125" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000122</t>
+        </is>
+      </c>
+      <c r="C125" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D125" s="24" t="n">
+        <v>980</v>
+      </c>
+      <c r="E125" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="126">
+      <c r="A126" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE312A] Yellow</t>
+        </is>
+      </c>
+      <c r="B126" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000123</t>
+        </is>
+      </c>
+      <c r="C126" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D126" s="28" t="n">
+        <v>980</v>
+      </c>
+      <c r="E126" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="127">
+      <c r="A127" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE313A] Magenta</t>
+        </is>
+      </c>
+      <c r="B127" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000124</t>
+        </is>
+      </c>
+      <c r="C127" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D127" s="24" t="n">
+        <v>980</v>
+      </c>
+      <c r="E127" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="128">
+      <c r="A128" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CE322A] Yellow</t>
+        </is>
+      </c>
+      <c r="B128" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000127</t>
+        </is>
+      </c>
+      <c r="C128" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D128" s="28" t="n">
+        <v>1240</v>
+      </c>
+      <c r="E128" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="129">
+      <c r="A129" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF210A] Black</t>
+        </is>
+      </c>
+      <c r="B129" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000117</t>
+        </is>
+      </c>
+      <c r="C129" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D129" s="24" t="n">
+        <v>1340</v>
+      </c>
+      <c r="E129" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="130">
+      <c r="A130" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF530A] Black</t>
+        </is>
+      </c>
+      <c r="B130" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001592</t>
+        </is>
+      </c>
+      <c r="C130" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D130" s="28" t="n">
+        <v>1490</v>
+      </c>
+      <c r="E130" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="131">
+      <c r="A131" s="22" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF532A] Yellow</t>
+        </is>
+      </c>
+      <c r="B131" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001594</t>
+        </is>
+      </c>
+      <c r="C131" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D131" s="24" t="n">
+        <v>1050</v>
+      </c>
+      <c r="E131" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="132">
+      <c r="A132" s="26" t="inlineStr">
+        <is>
+          <t>Картридж лазерный совм. цветной HP [CF533A] Magenta</t>
+        </is>
+      </c>
+      <c r="B132" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001595</t>
+        </is>
+      </c>
+      <c r="C132" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D132" s="28" t="n">
+        <v>1050</v>
+      </c>
+      <c r="E132" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="133">
+      <c r="A133" s="22" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-1075]</t>
+        </is>
+      </c>
+      <c r="B133" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000168</t>
+        </is>
+      </c>
+      <c r="C133" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D133" s="24" t="n">
+        <v>880</v>
+      </c>
+      <c r="E133" s="25" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="134">
+      <c r="A134" s="26" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-1095]</t>
+        </is>
+      </c>
+      <c r="B134" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001755</t>
+        </is>
+      </c>
+      <c r="C134" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D134" s="28" t="n">
+        <v>890</v>
+      </c>
+      <c r="E134" s="25" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="135">
+      <c r="A135" s="22" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-2275]</t>
+        </is>
+      </c>
+      <c r="B135" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000171</t>
+        </is>
+      </c>
+      <c r="C135" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D135" s="24" t="n">
+        <v>950</v>
+      </c>
+      <c r="E135" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="136">
+      <c r="A136" s="26" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-2335]</t>
+        </is>
+      </c>
+      <c r="B136" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000172</t>
+        </is>
+      </c>
+      <c r="C136" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D136" s="28" t="n">
+        <v>1000</v>
+      </c>
+      <c r="E136" s="25" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="137">
+      <c r="A137" s="22" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Brother [DR-3400]</t>
+        </is>
+      </c>
+      <c r="B137" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001823</t>
+        </is>
+      </c>
+      <c r="C137" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D137" s="24" t="n">
+        <v>1300</v>
+      </c>
+      <c r="E137" s="25" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="138">
+      <c r="A138" s="26" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. HP [CF219A]</t>
+        </is>
+      </c>
+      <c r="B138" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001446</t>
+        </is>
+      </c>
+      <c r="C138" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D138" s="28" t="n">
+        <v>980</v>
+      </c>
+      <c r="E138" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="139">
+      <c r="A139" s="22" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. HP [CF232A]</t>
+        </is>
+      </c>
+      <c r="B139" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001707</t>
+        </is>
+      </c>
+      <c r="C139" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D139" s="24" t="n">
+        <v>1250</v>
+      </c>
+      <c r="E139" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="140">
+      <c r="A140" s="26" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. HP [CF234A]</t>
+        </is>
+      </c>
+      <c r="B140" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001840</t>
+        </is>
+      </c>
+      <c r="C140" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D140" s="28" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E140" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="141">
+      <c r="A141" s="22" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Pantum [DL-420]</t>
+        </is>
+      </c>
+      <c r="B141" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002511</t>
+        </is>
+      </c>
+      <c r="C141" s="23" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D141" s="24" t="n">
+        <v>1100</v>
+      </c>
+      <c r="E141" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="142">
+      <c r="A142" s="26" t="inlineStr">
+        <is>
+          <t>Фотобарабан лазерный совм. Pantum [DL-5120] </t>
+        </is>
+      </c>
+      <c r="B142" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002900</t>
+        </is>
+      </c>
+      <c r="C142" s="27" t="inlineStr">
+        <is>
+          <t>Лазерные картриджи</t>
+        </is>
+      </c>
+      <c r="D142" s="28" t="n">
+        <v>1180</v>
+      </c>
+      <c r="E142" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="143">
+      <c r="A143" s="22" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T8651] Black</t>
+        </is>
+      </c>
+      <c r="B143" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002438</t>
+        </is>
+      </c>
+      <c r="C143" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D143" s="24" t="n">
+        <v>2900</v>
+      </c>
+      <c r="E143" s="25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="144">
+      <c r="A144" s="26" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9451] Black</t>
+        </is>
+      </c>
+      <c r="B144" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002679</t>
+        </is>
+      </c>
+      <c r="C144" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D144" s="28" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E144" s="25" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="145">
+      <c r="A145" s="22" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9452] Cyan</t>
+        </is>
+      </c>
+      <c r="B145" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002759</t>
+        </is>
+      </c>
+      <c r="C145" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D145" s="24" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E145" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="146">
+      <c r="A146" s="26" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9453] Megenta</t>
+        </is>
+      </c>
+      <c r="B146" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002760</t>
+        </is>
+      </c>
+      <c r="C146" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D146" s="28" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E146" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="147">
+      <c r="A147" s="22" t="inlineStr">
+        <is>
+          <t>Картридж струйный совм. Epson [T9454] Yellow</t>
+        </is>
+      </c>
+      <c r="B147" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002761</t>
+        </is>
+      </c>
+      <c r="C147" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D147" s="24" t="n">
+        <v>1990</v>
+      </c>
+      <c r="E147" s="25" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="148">
+      <c r="A148" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Black</t>
+        </is>
+      </c>
+      <c r="B148" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000483</t>
+        </is>
+      </c>
+      <c r="C148" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D148" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E148" s="25" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="149">
+      <c r="A149" s="22" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Cyan</t>
+        </is>
+      </c>
+      <c r="B149" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000484</t>
+        </is>
+      </c>
+      <c r="C149" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D149" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E149" s="25" t="n">
+        <v>17</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="150">
+      <c r="A150" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Magenta</t>
+        </is>
+      </c>
+      <c r="B150" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000485</t>
+        </is>
+      </c>
+      <c r="C150" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D150" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E150" s="25" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="151">
+      <c r="A151" s="22" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Canon [Gl-490] Yellow</t>
+        </is>
+      </c>
+      <c r="B151" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000486</t>
+        </is>
+      </c>
+      <c r="C151" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D151" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E151" s="25" t="n">
+        <v>21</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="152">
+      <c r="A152" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V14A] [101] Black</t>
+        </is>
+      </c>
+      <c r="B152" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00003006</t>
+        </is>
+      </c>
+      <c r="C152" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D152" s="28" t="n">
+        <v>900</v>
+      </c>
+      <c r="E152" s="25" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="153">
+      <c r="A153" s="22" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V24A] [101] Cyan</t>
+        </is>
+      </c>
+      <c r="B153" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00003007</t>
+        </is>
+      </c>
+      <c r="C153" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D153" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E153" s="25" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="154">
+      <c r="A154" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V34A] [101] Magenta</t>
+        </is>
+      </c>
+      <c r="B154" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00003008</t>
+        </is>
+      </c>
+      <c r="C154" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D154" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E154" s="25" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="155">
+      <c r="A155" s="22" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [C13T03V44A] [101] Yellow</t>
+        </is>
+      </c>
+      <c r="B155" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00003009</t>
+        </is>
+      </c>
+      <c r="C155" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D155" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E155" s="25" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="156">
+      <c r="A156" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6641] Black</t>
+        </is>
+      </c>
+      <c r="B156" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000325</t>
+        </is>
+      </c>
+      <c r="C156" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D156" s="28" t="n">
+        <v>400</v>
+      </c>
+      <c r="E156" s="25" t="n">
+        <v>184</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="157">
+      <c r="A157" s="22" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6642] Cyan</t>
+        </is>
+      </c>
+      <c r="B157" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000326</t>
+        </is>
+      </c>
+      <c r="C157" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D157" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E157" s="25" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="158">
+      <c r="A158" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6643] Magenta</t>
+        </is>
+      </c>
+      <c r="B158" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000327</t>
+        </is>
+      </c>
+      <c r="C158" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D158" s="28" t="n">
+        <v>400</v>
+      </c>
+      <c r="E158" s="25" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="159">
+      <c r="A159" s="22" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T6644] Yellow</t>
+        </is>
+      </c>
+      <c r="B159" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000328</t>
+        </is>
+      </c>
+      <c r="C159" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D159" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E159" s="25" t="n">
+        <v>60</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="160">
+      <c r="A160" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. Epson [T7741] Black</t>
+        </is>
+      </c>
+      <c r="B160" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002497</t>
+        </is>
+      </c>
+      <c r="C160" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D160" s="28" t="n">
+        <v>900</v>
+      </c>
+      <c r="E160" s="25" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="161">
+      <c r="A161" s="22" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT51] Black</t>
+        </is>
+      </c>
+      <c r="B161" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002527</t>
+        </is>
+      </c>
+      <c r="C161" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D161" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E161" s="25" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="162">
+      <c r="A162" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT52] Cyan</t>
+        </is>
+      </c>
+      <c r="B162" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002524</t>
+        </is>
+      </c>
+      <c r="C162" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D162" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E162" s="25" t="n">
+        <v>16</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="163">
+      <c r="A163" s="22" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT52] Magenta</t>
+        </is>
+      </c>
+      <c r="B163" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002525</t>
+        </is>
+      </c>
+      <c r="C163" s="23" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D163" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E163" s="25" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="164">
+      <c r="A164" s="26" t="inlineStr">
+        <is>
+          <t>Чернила струйные совм. HP [GT52] Yellow</t>
+        </is>
+      </c>
+      <c r="B164" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002526</t>
+        </is>
+      </c>
+      <c r="C164" s="27" t="inlineStr">
+        <is>
+          <t>Струйные картриджи</t>
+        </is>
+      </c>
+      <c r="D164" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E164" s="25" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="165">
+      <c r="A165" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-1075]</t>
+        </is>
+      </c>
+      <c r="B165" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000781</t>
+        </is>
+      </c>
+      <c r="C165" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D165" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E165" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="166">
+      <c r="A166" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-1095]</t>
+        </is>
+      </c>
+      <c r="B166" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001440</t>
+        </is>
+      </c>
+      <c r="C166" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D166" s="28" t="n">
+        <v>450</v>
+      </c>
+      <c r="E166" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="167">
+      <c r="A167" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-14]</t>
+        </is>
+      </c>
+      <c r="B167" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002387</t>
+        </is>
+      </c>
+      <c r="C167" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D167" s="24" t="n">
+        <v>700</v>
+      </c>
+      <c r="E167" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="168">
+      <c r="A168" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2075]</t>
+        </is>
+      </c>
+      <c r="B168" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001260</t>
+        </is>
+      </c>
+      <c r="C168" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D168" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E168" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="169">
+      <c r="A169" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2080]</t>
+        </is>
+      </c>
+      <c r="B169" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001549</t>
+        </is>
+      </c>
+      <c r="C169" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D169" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E169" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="170">
+      <c r="A170" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2085]</t>
+        </is>
+      </c>
+      <c r="B170" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000783</t>
+        </is>
+      </c>
+      <c r="C170" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D170" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E170" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="171">
+      <c r="A171" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2090]</t>
+        </is>
+      </c>
+      <c r="B171" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001655</t>
+        </is>
+      </c>
+      <c r="C171" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D171" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E171" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="172">
+      <c r="A172" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2135]</t>
+        </is>
+      </c>
+      <c r="B172" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002250</t>
+        </is>
+      </c>
+      <c r="C172" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D172" s="28" t="n">
+        <v>400</v>
+      </c>
+      <c r="E172" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="173">
+      <c r="A173" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2175]</t>
+        </is>
+      </c>
+      <c r="B173" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000782</t>
+        </is>
+      </c>
+      <c r="C173" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D173" s="24" t="n">
+        <v>450</v>
+      </c>
+      <c r="E173" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="174">
+      <c r="A174" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2275]</t>
+        </is>
+      </c>
+      <c r="B174" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000784</t>
+        </is>
+      </c>
+      <c r="C174" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D174" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E174" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="175">
+      <c r="A175" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2335]</t>
+        </is>
+      </c>
+      <c r="B175" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002025</t>
+        </is>
+      </c>
+      <c r="C175" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D175" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E175" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="176">
+      <c r="A176" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-2375]</t>
+        </is>
+      </c>
+      <c r="B176" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000826</t>
+        </is>
+      </c>
+      <c r="C176" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D176" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E176" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="177">
+      <c r="A177" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3430]</t>
+        </is>
+      </c>
+      <c r="B177" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002040</t>
+        </is>
+      </c>
+      <c r="C177" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D177" s="24" t="n">
         <v>600</v>
       </c>
-      <c r="E46" s="9"/>
-[...136 lines deleted...]
-      <c r="D51" s="12" t="n">
+      <c r="E177" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="178">
+      <c r="A178" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Brother [TN-3480]</t>
+        </is>
+      </c>
+      <c r="B178" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001971</t>
+        </is>
+      </c>
+      <c r="C178" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D178" s="28" t="n">
+        <v>750</v>
+      </c>
+      <c r="E178" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="179">
+      <c r="A179" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon 070H</t>
+        </is>
+      </c>
+      <c r="B179" s="23" t="inlineStr">
+        <is>
+          <t>НФ-070H-ЗАП</t>
+        </is>
+      </c>
+      <c r="C179" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D179" s="24" t="n">
+        <v>800</v>
+      </c>
+      <c r="E179" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="180">
+      <c r="A180" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [047]</t>
+        </is>
+      </c>
+      <c r="B180" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002555</t>
+        </is>
+      </c>
+      <c r="C180" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D180" s="28" t="n">
+        <v>550</v>
+      </c>
+      <c r="E180" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="181">
+      <c r="A181" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [052H]</t>
+        </is>
+      </c>
+      <c r="B181" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002042</t>
+        </is>
+      </c>
+      <c r="C181" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D181" s="24" t="n">
+        <v>950</v>
+      </c>
+      <c r="E181" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="182">
+      <c r="A182" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [052]</t>
+        </is>
+      </c>
+      <c r="B182" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001507</t>
+        </is>
+      </c>
+      <c r="C182" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D182" s="28" t="n">
+        <v>650</v>
+      </c>
+      <c r="E182" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="183">
+      <c r="A183" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [057H]</t>
+        </is>
+      </c>
+      <c r="B183" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002248</t>
+        </is>
+      </c>
+      <c r="C183" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D183" s="24" t="n">
+        <v>1200</v>
+      </c>
+      <c r="E183" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="184">
+      <c r="A184" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [057]</t>
+        </is>
+      </c>
+      <c r="B184" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002247</t>
+        </is>
+      </c>
+      <c r="C184" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D184" s="28" t="n">
+        <v>600</v>
+      </c>
+      <c r="E184" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="185">
+      <c r="A185" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [703]</t>
+        </is>
+      </c>
+      <c r="B185" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000771</t>
+        </is>
+      </c>
+      <c r="C185" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D185" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E185" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="186">
+      <c r="A186" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [712]</t>
+        </is>
+      </c>
+      <c r="B186" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000772</t>
+        </is>
+      </c>
+      <c r="C186" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D186" s="28" t="n">
+        <v>400</v>
+      </c>
+      <c r="E186" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="187">
+      <c r="A187" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [719H]</t>
+        </is>
+      </c>
+      <c r="B187" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000775</t>
+        </is>
+      </c>
+      <c r="C187" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D187" s="24" t="n">
+        <v>800</v>
+      </c>
+      <c r="E187" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="188">
+      <c r="A188" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [719]</t>
+        </is>
+      </c>
+      <c r="B188" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000773</t>
+        </is>
+      </c>
+      <c r="C188" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D188" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E188" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="189">
+      <c r="A189" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [725]</t>
+        </is>
+      </c>
+      <c r="B189" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000777</t>
+        </is>
+      </c>
+      <c r="C189" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D189" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E189" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="190">
+      <c r="A190" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [728]</t>
+        </is>
+      </c>
+      <c r="B190" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000778</t>
+        </is>
+      </c>
+      <c r="C190" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D190" s="28" t="n">
+        <v>400</v>
+      </c>
+      <c r="E190" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="191">
+      <c r="A191" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [737]</t>
+        </is>
+      </c>
+      <c r="B191" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002160</t>
+        </is>
+      </c>
+      <c r="C191" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D191" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E191" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="192">
+      <c r="A192" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [C-EXV40]</t>
+        </is>
+      </c>
+      <c r="B192" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001265</t>
+        </is>
+      </c>
+      <c r="C192" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D192" s="28" t="n">
+        <v>900</v>
+      </c>
+      <c r="E192" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="193">
+      <c r="A193" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Canon [FX-10]</t>
+        </is>
+      </c>
+      <c r="B193" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000780</t>
+        </is>
+      </c>
+      <c r="C193" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D193" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E193" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="194">
+      <c r="A194" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [106A]</t>
+        </is>
+      </c>
+      <c r="B194" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002068</t>
+        </is>
+      </c>
+      <c r="C194" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D194" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E194" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="195">
+      <c r="A195" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [106X]</t>
+        </is>
+      </c>
+      <c r="B195" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002522</t>
+        </is>
+      </c>
+      <c r="C195" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D195" s="24" t="n">
+        <v>650</v>
+      </c>
+      <c r="E195" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="196">
+      <c r="A196" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [136A]</t>
+        </is>
+      </c>
+      <c r="B196" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002506</t>
+        </is>
+      </c>
+      <c r="C196" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D196" s="28" t="n">
+        <v>550</v>
+      </c>
+      <c r="E196" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="197">
+      <c r="A197" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [136X]</t>
+        </is>
+      </c>
+      <c r="B197" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002523</t>
+        </is>
+      </c>
+      <c r="C197" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D197" s="24" t="n">
+        <v>650</v>
+      </c>
+      <c r="E197" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="198">
+      <c r="A198" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [C4092A]</t>
+        </is>
+      </c>
+      <c r="B198" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001972</t>
+        </is>
+      </c>
+      <c r="C198" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D198" s="28" t="n">
+        <v>600</v>
+      </c>
+      <c r="E198" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="199">
+      <c r="A199" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CB435A]</t>
+        </is>
+      </c>
+      <c r="B199" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000747</t>
+        </is>
+      </c>
+      <c r="C199" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D199" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E199" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="200">
+      <c r="A200" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CB436A]</t>
+        </is>
+      </c>
+      <c r="B200" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000748</t>
+        </is>
+      </c>
+      <c r="C200" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D200" s="28" t="n">
+        <v>400</v>
+      </c>
+      <c r="E200" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="201">
+      <c r="A201" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE278AX]</t>
+        </is>
+      </c>
+      <c r="B201" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002664</t>
+        </is>
+      </c>
+      <c r="C201" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D201" s="24" t="n">
+        <v>550</v>
+      </c>
+      <c r="E201" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="202">
+      <c r="A202" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE278A]</t>
+        </is>
+      </c>
+      <c r="B202" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000749</t>
+        </is>
+      </c>
+      <c r="C202" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D202" s="28" t="n">
+        <v>400</v>
+      </c>
+      <c r="E202" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="203">
+      <c r="A203" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE285A]</t>
+        </is>
+      </c>
+      <c r="B203" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001240</t>
+        </is>
+      </c>
+      <c r="C203" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D203" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E203" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="204">
+      <c r="A204" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE285X]</t>
+        </is>
+      </c>
+      <c r="B204" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000873</t>
+        </is>
+      </c>
+      <c r="C204" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D204" s="28" t="n">
+        <v>550</v>
+      </c>
+      <c r="E204" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="205">
+      <c r="A205" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE505A]</t>
+        </is>
+      </c>
+      <c r="B205" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000753</t>
+        </is>
+      </c>
+      <c r="C205" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D205" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E205" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="206">
+      <c r="A206" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CE505X]</t>
+        </is>
+      </c>
+      <c r="B206" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000754</t>
+        </is>
+      </c>
+      <c r="C206" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D206" s="28" t="n">
+        <v>750</v>
+      </c>
+      <c r="E206" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="207">
+      <c r="A207" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF214A]</t>
+        </is>
+      </c>
+      <c r="B207" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002542</t>
+        </is>
+      </c>
+      <c r="C207" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D207" s="24" t="n">
+        <v>1100</v>
+      </c>
+      <c r="E207" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="208">
+      <c r="A208" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF214X]</t>
+        </is>
+      </c>
+      <c r="B208" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002498</t>
+        </is>
+      </c>
+      <c r="C208" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D208" s="28" t="n">
+        <v>1800</v>
+      </c>
+      <c r="E208" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="209">
+      <c r="A209" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF218A]</t>
+        </is>
+      </c>
+      <c r="B209" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000956</t>
+        </is>
+      </c>
+      <c r="C209" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D209" s="24" t="n">
+        <v>600</v>
+      </c>
+      <c r="E209" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="210">
+      <c r="A210" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF226A]</t>
+        </is>
+      </c>
+      <c r="B210" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001675</t>
+        </is>
+      </c>
+      <c r="C210" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D210" s="28" t="n">
+        <v>600</v>
+      </c>
+      <c r="E210" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="211">
+      <c r="A211" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF226X]</t>
+        </is>
+      </c>
+      <c r="B211" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001398</t>
+        </is>
+      </c>
+      <c r="C211" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D211" s="24" t="n">
+        <v>900</v>
+      </c>
+      <c r="E211" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="212">
+      <c r="A212" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF230A]</t>
+        </is>
+      </c>
+      <c r="B212" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001294</t>
+        </is>
+      </c>
+      <c r="C212" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D212" s="28" t="n">
+        <v>600</v>
+      </c>
+      <c r="E212" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="213">
+      <c r="A213" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF230X]</t>
+        </is>
+      </c>
+      <c r="B213" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001423</t>
+        </is>
+      </c>
+      <c r="C213" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D213" s="24" t="n">
+        <v>700</v>
+      </c>
+      <c r="E213" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="214">
+      <c r="A214" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF233A]</t>
+        </is>
+      </c>
+      <c r="B214" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001359</t>
+        </is>
+      </c>
+      <c r="C214" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D214" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E214" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="215">
+      <c r="A215" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF244A]</t>
+        </is>
+      </c>
+      <c r="B215" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001583</t>
+        </is>
+      </c>
+      <c r="C215" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D215" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E215" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="216">
+      <c r="A216" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF259A]</t>
+        </is>
+      </c>
+      <c r="B216" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002032</t>
+        </is>
+      </c>
+      <c r="C216" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D216" s="28" t="n">
+        <v>600</v>
+      </c>
+      <c r="E216" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="217">
+      <c r="A217" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF259X]</t>
+        </is>
+      </c>
+      <c r="B217" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001943</t>
+        </is>
+      </c>
+      <c r="C217" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D217" s="24" t="n">
+        <v>1100</v>
+      </c>
+      <c r="E217" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="218">
+      <c r="A218" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF276A]</t>
+        </is>
+      </c>
+      <c r="B218" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002863</t>
+        </is>
+      </c>
+      <c r="C218" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D218" s="28" t="n">
+        <v>600</v>
+      </c>
+      <c r="E218" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="219">
+      <c r="A219" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF280A]</t>
+        </is>
+      </c>
+      <c r="B219" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000755</t>
+        </is>
+      </c>
+      <c r="C219" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D219" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E219" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="220">
+      <c r="A220" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF280X]</t>
+        </is>
+      </c>
+      <c r="B220" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000756</t>
+        </is>
+      </c>
+      <c r="C220" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D220" s="28" t="n">
+        <v>750</v>
+      </c>
+      <c r="E220" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="221">
+      <c r="A221" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF283A]</t>
+        </is>
+      </c>
+      <c r="B221" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001393</t>
+        </is>
+      </c>
+      <c r="C221" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D221" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E221" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="222">
+      <c r="A222" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [CF283X]</t>
+        </is>
+      </c>
+      <c r="B222" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001242</t>
+        </is>
+      </c>
+      <c r="C222" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D222" s="28" t="n">
+        <v>550</v>
+      </c>
+      <c r="E222" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="223">
+      <c r="A223" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q2612A]</t>
+        </is>
+      </c>
+      <c r="B223" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000757</t>
+        </is>
+      </c>
+      <c r="C223" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D223" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E223" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="224">
+      <c r="A224" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q2612X]</t>
+        </is>
+      </c>
+      <c r="B224" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000758</t>
+        </is>
+      </c>
+      <c r="C224" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D224" s="28" t="n">
+        <v>550</v>
+      </c>
+      <c r="E224" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="225">
+      <c r="A225" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q5949A]</t>
+        </is>
+      </c>
+      <c r="B225" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000760</t>
+        </is>
+      </c>
+      <c r="C225" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D225" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E225" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="226">
+      <c r="A226" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа HP [Q5949X]</t>
+        </is>
+      </c>
+      <c r="B226" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000761</t>
+        </is>
+      </c>
+      <c r="C226" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D226" s="28" t="n">
+        <v>700</v>
+      </c>
+      <c r="E226" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="227">
+      <c r="A227" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Huawei [F-1500]</t>
+        </is>
+      </c>
+      <c r="B227" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002750</t>
+        </is>
+      </c>
+      <c r="C227" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D227" s="24" t="n">
+        <v>500</v>
+      </c>
+      <c r="E227" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="228">
+      <c r="A228" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1110]</t>
+        </is>
+      </c>
+      <c r="B228" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001259</t>
+        </is>
+      </c>
+      <c r="C228" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D228" s="28" t="n">
+        <v>650</v>
+      </c>
+      <c r="E228" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="229">
+      <c r="A229" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1120]</t>
+        </is>
+      </c>
+      <c r="B229" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000786</t>
+        </is>
+      </c>
+      <c r="C229" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D229" s="24" t="n">
+        <v>600</v>
+      </c>
+      <c r="E229" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="230">
+      <c r="A230" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1130]</t>
+        </is>
+      </c>
+      <c r="B230" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000876</t>
+        </is>
+      </c>
+      <c r="C230" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D230" s="28" t="n">
+        <v>600</v>
+      </c>
+      <c r="E230" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="231">
+      <c r="A231" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1140]</t>
+        </is>
+      </c>
+      <c r="B231" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000878</t>
+        </is>
+      </c>
+      <c r="C231" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D231" s="24" t="n">
+        <v>600</v>
+      </c>
+      <c r="E231" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="232">
+      <c r="A232" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1150]</t>
+        </is>
+      </c>
+      <c r="B232" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001436</t>
+        </is>
+      </c>
+      <c r="C232" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D232" s="28" t="n">
+        <v>700</v>
+      </c>
+      <c r="E232" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="233">
+      <c r="A233" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1160]</t>
+        </is>
+      </c>
+      <c r="B233" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001666</t>
+        </is>
+      </c>
+      <c r="C233" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D233" s="24" t="n">
+        <v>700</v>
+      </c>
+      <c r="E233" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="234">
+      <c r="A234" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1170]</t>
+        </is>
+      </c>
+      <c r="B234" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000875</t>
+        </is>
+      </c>
+      <c r="C234" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D234" s="28" t="n">
+        <v>700</v>
+      </c>
+      <c r="E234" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="235">
+      <c r="A235" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-1200]</t>
+        </is>
+      </c>
+      <c r="B235" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001615</t>
+        </is>
+      </c>
+      <c r="C235" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D235" s="24" t="n">
+        <v>600</v>
+      </c>
+      <c r="E235" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="236">
+      <c r="A236" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-140]</t>
+        </is>
+      </c>
+      <c r="B236" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001891</t>
+        </is>
+      </c>
+      <c r="C236" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D236" s="28" t="n">
+        <v>650</v>
+      </c>
+      <c r="E236" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="237">
+      <c r="A237" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-160]</t>
+        </is>
+      </c>
+      <c r="B237" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000790</t>
+        </is>
+      </c>
+      <c r="C237" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D237" s="24" t="n">
+        <v>450</v>
+      </c>
+      <c r="E237" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="238">
+      <c r="A238" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-170]</t>
+        </is>
+      </c>
+      <c r="B238" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000791</t>
+        </is>
+      </c>
+      <c r="C238" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D238" s="28" t="n">
+        <v>700</v>
+      </c>
+      <c r="E238" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="239">
+      <c r="A239" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-3160]</t>
+        </is>
+      </c>
+      <c r="B239" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002276</t>
+        </is>
+      </c>
+      <c r="C239" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D239" s="24" t="n">
+        <v>900</v>
+      </c>
+      <c r="E239" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="240">
+      <c r="A240" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-3190]</t>
+        </is>
+      </c>
+      <c r="B240" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001892</t>
+        </is>
+      </c>
+      <c r="C240" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D240" s="28" t="n">
+        <v>1250</v>
+      </c>
+      <c r="E240" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="241">
+      <c r="A241" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Kyocera [TK-710]</t>
+        </is>
+      </c>
+      <c r="B241" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002499</t>
+        </is>
+      </c>
+      <c r="C241" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D241" s="24" t="n">
+        <v>1900</v>
+      </c>
+      <c r="E241" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="242">
+      <c r="A242" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [PC-211RB]</t>
+        </is>
+      </c>
+      <c r="B242" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000822</t>
+        </is>
+      </c>
+      <c r="C242" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D242" s="28" t="n">
         <v>990</v>
       </c>
-      <c r="E51" s="12"/>
-[...164 lines deleted...]
-      <c r="D57" s="12" t="n">
+      <c r="E242" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="243">
+      <c r="A243" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [PC-212RB] </t>
+        </is>
+      </c>
+      <c r="B243" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002634</t>
+        </is>
+      </c>
+      <c r="C243" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D243" s="24" t="n">
         <v>990</v>
       </c>
-      <c r="E57" s="12"/>
-[...504 lines deleted...]
-      <c r="D75" s="12" t="n">
+      <c r="E243" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="244">
+      <c r="A244" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [TL-420H]</t>
+        </is>
+      </c>
+      <c r="B244" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002359</t>
+        </is>
+      </c>
+      <c r="C244" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D244" s="28" t="n">
+        <v>800</v>
+      </c>
+      <c r="E244" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="245">
+      <c r="A245" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [TL-5120]</t>
+        </is>
+      </c>
+      <c r="B245" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002631</t>
+        </is>
+      </c>
+      <c r="C245" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D245" s="24" t="n">
+        <v>1100</v>
+      </c>
+      <c r="E245" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="246">
+      <c r="A246" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Pantum [TN-C2310H]</t>
+        </is>
+      </c>
+      <c r="B246" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002955</t>
+        </is>
+      </c>
+      <c r="C246" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D246" s="28" t="n">
+        <v>1300</v>
+      </c>
+      <c r="E246" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="247">
+      <c r="A247" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [ML-1610D2]</t>
+        </is>
+      </c>
+      <c r="B247" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000762</t>
+        </is>
+      </c>
+      <c r="C247" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D247" s="24" t="n">
+        <v>550</v>
+      </c>
+      <c r="E247" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="248">
+      <c r="A248" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [ML-1710D3]</t>
+        </is>
+      </c>
+      <c r="B248" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000763</t>
+        </is>
+      </c>
+      <c r="C248" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D248" s="28" t="n">
+        <v>550</v>
+      </c>
+      <c r="E248" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="249">
+      <c r="A249" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D101S]</t>
+        </is>
+      </c>
+      <c r="B249" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000764</t>
+        </is>
+      </c>
+      <c r="C249" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D249" s="24" t="n">
+        <v>600</v>
+      </c>
+      <c r="E249" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="250">
+      <c r="A250" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D104S]</t>
+        </is>
+      </c>
+      <c r="B250" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000765</t>
+        </is>
+      </c>
+      <c r="C250" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D250" s="28" t="n">
+        <v>500</v>
+      </c>
+      <c r="E250" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="251">
+      <c r="A251" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D105L]</t>
+        </is>
+      </c>
+      <c r="B251" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000766</t>
+        </is>
+      </c>
+      <c r="C251" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D251" s="24" t="n">
+        <v>600</v>
+      </c>
+      <c r="E251" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="252">
+      <c r="A252" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D108S]</t>
+        </is>
+      </c>
+      <c r="B252" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000768</t>
+        </is>
+      </c>
+      <c r="C252" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D252" s="28" t="n">
+        <v>600</v>
+      </c>
+      <c r="E252" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="253">
+      <c r="A253" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D109S]</t>
+        </is>
+      </c>
+      <c r="B253" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000769</t>
+        </is>
+      </c>
+      <c r="C253" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D253" s="24" t="n">
+        <v>600</v>
+      </c>
+      <c r="E253" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="254">
+      <c r="A254" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D111S]</t>
+        </is>
+      </c>
+      <c r="B254" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001028</t>
+        </is>
+      </c>
+      <c r="C254" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D254" s="28" t="n">
+        <v>650</v>
+      </c>
+      <c r="E254" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="255">
+      <c r="A255" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [MLT-D119S] </t>
+        </is>
+      </c>
+      <c r="B255" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00000995</t>
+        </is>
+      </c>
+      <c r="C255" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D255" s="24" t="n">
+        <v>550</v>
+      </c>
+      <c r="E255" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="256">
+      <c r="A256" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Samsung [SCX-D4200A]</t>
+        </is>
+      </c>
+      <c r="B256" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00000770</t>
+        </is>
+      </c>
+      <c r="C256" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D256" s="28" t="n">
+        <v>400</v>
+      </c>
+      <c r="E256" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="257">
+      <c r="A257" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Xerox [106R02183]</t>
+        </is>
+      </c>
+      <c r="B257" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00001504</t>
+        </is>
+      </c>
+      <c r="C257" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D257" s="24" t="n">
+        <v>400</v>
+      </c>
+      <c r="E257" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="258">
+      <c r="A258" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Xerox [106R02773]</t>
+        </is>
+      </c>
+      <c r="B258" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00001690</t>
+        </is>
+      </c>
+      <c r="C258" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D258" s="28" t="n">
         <v>750</v>
       </c>
-      <c r="E75" s="12"/>
-[...2040 lines deleted...]
-      <c r="D148" s="9" t="n">
+      <c r="E258" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="259">
+      <c r="A259" s="22" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Катюша [THМ130]</t>
+        </is>
+      </c>
+      <c r="B259" s="23" t="inlineStr">
+        <is>
+          <t>НФ-00002791</t>
+        </is>
+      </c>
+      <c r="C259" s="23" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D259" s="24" t="n">
+        <v>550</v>
+      </c>
+      <c r="E259" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="23" outlineLevel="0" r="260">
+      <c r="A260" s="26" t="inlineStr">
+        <is>
+          <t>Заправка картриджа Катюша [TK-240]</t>
+        </is>
+      </c>
+      <c r="B260" s="27" t="inlineStr">
+        <is>
+          <t>НФ-00002973</t>
+        </is>
+      </c>
+      <c r="C260" s="27" t="inlineStr">
+        <is>
+          <t>Заправка</t>
+        </is>
+      </c>
+      <c r="D260" s="28" t="n">
         <v>500</v>
       </c>
-      <c r="E148" s="9"/>
-[...3122 lines deleted...]
-      <c r="H259" s="11"/>
+      <c r="E260" s="25" t="inlineStr">
+        <is>
+          <t>Услуга доступна</t>
+        </is>
+      </c>
     </row>
   </sheetData>
+  <autoFilter ref="A6:E260"/>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="A4:E4"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A7" r:id="rId1" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A8" r:id="rId2" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A9" r:id="rId3" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A10" r:id="rId4" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A11" r:id="rId5" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A12" r:id="rId6" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A13" r:id="rId7" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A14" r:id="rId8" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A15" r:id="rId9" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A16" r:id="rId10" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A17" r:id="rId11" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A18" r:id="rId12" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A19" r:id="rId13" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A20" r:id="rId14" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A21" r:id="rId15" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A22" r:id="rId16" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A23" r:id="rId17" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A24" r:id="rId18" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A25" r:id="rId19" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A26" r:id="rId20" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A27" r:id="rId21" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A28" r:id="rId22" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A29" r:id="rId23" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A30" r:id="rId24" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A31" r:id="rId25" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A32" r:id="rId26" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A33" r:id="rId27" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A34" r:id="rId28" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A35" r:id="rId29" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A36" r:id="rId30" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A37" r:id="rId31" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A38" r:id="rId32" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A39" r:id="rId33" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A40" r:id="rId34" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A41" r:id="rId35" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A42" r:id="rId36" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A43" r:id="rId37" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A44" r:id="rId38" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A45" r:id="rId39" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A46" r:id="rId40" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A47" r:id="rId41" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A48" r:id="rId42" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A49" r:id="rId43" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A50" r:id="rId44" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A51" r:id="rId45" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A52" r:id="rId46" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A53" r:id="rId47" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A54" r:id="rId48" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A55" r:id="rId49" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A56" r:id="rId50" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A57" r:id="rId51" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A58" r:id="rId52" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A59" r:id="rId53" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A60" r:id="rId54" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A61" r:id="rId55" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A62" r:id="rId56" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A63" r:id="rId57" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A64" r:id="rId58" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A65" r:id="rId59" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A66" r:id="rId60" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A67" r:id="rId61" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A68" r:id="rId62" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A69" r:id="rId63" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A70" r:id="rId64" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A71" r:id="rId65" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A72" r:id="rId66" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A73" r:id="rId67" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A74" r:id="rId68" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A75" r:id="rId69" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A76" r:id="rId70" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A77" r:id="rId71" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A78" r:id="rId72" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A79" r:id="rId73" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A80" r:id="rId74" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A81" r:id="rId75" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A82" r:id="rId76" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A83" r:id="rId77" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A84" r:id="rId78" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A85" r:id="rId79" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A86" r:id="rId80" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A87" r:id="rId81" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A88" r:id="rId82" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A89" r:id="rId83" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A90" r:id="rId84" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A91" r:id="rId85" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A92" r:id="rId86" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A93" r:id="rId87" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A94" r:id="rId88" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A95" r:id="rId89" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A96" r:id="rId90" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A97" r:id="rId91" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A98" r:id="rId92" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A99" r:id="rId93" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A100" r:id="rId94" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A101" r:id="rId95" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A102" r:id="rId96" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A103" r:id="rId97" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A104" r:id="rId98" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A105" r:id="rId99" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A106" r:id="rId100" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A107" r:id="rId101" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A108" r:id="rId102" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A109" r:id="rId103" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A110" r:id="rId104" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A111" r:id="rId105" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A112" r:id="rId106" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A113" r:id="rId107" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A114" r:id="rId108" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A115" r:id="rId109" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A116" r:id="rId110" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A117" r:id="rId111" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A118" r:id="rId112" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A119" r:id="rId113" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A120" r:id="rId114" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A121" r:id="rId115" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A122" r:id="rId116" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A123" r:id="rId117" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A124" r:id="rId118" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A125" r:id="rId119" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A126" r:id="rId120" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A127" r:id="rId121" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A128" r:id="rId122" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A129" r:id="rId123" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A130" r:id="rId124" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A131" r:id="rId125" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A132" r:id="rId126" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A133" r:id="rId127" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A134" r:id="rId128" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A135" r:id="rId129" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A136" r:id="rId130" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A137" r:id="rId131" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A138" r:id="rId132" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A139" r:id="rId133" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A140" r:id="rId134" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A141" r:id="rId135" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A142" r:id="rId136" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A143" r:id="rId137" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A144" r:id="rId138" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A145" r:id="rId139" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A146" r:id="rId140" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A147" r:id="rId141" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A148" r:id="rId142" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A149" r:id="rId143" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A150" r:id="rId144" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A151" r:id="rId145" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A152" r:id="rId146" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A153" r:id="rId147" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A154" r:id="rId148" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A155" r:id="rId149" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A156" r:id="rId150" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A157" r:id="rId151" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A158" r:id="rId152" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A159" r:id="rId153" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A160" r:id="rId154" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A161" r:id="rId155" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A162" r:id="rId156" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A163" r:id="rId157" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A164" r:id="rId158" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A165" r:id="rId159" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A166" r:id="rId160" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A167" r:id="rId161" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A168" r:id="rId162" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A169" r:id="rId163" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A170" r:id="rId164" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A171" r:id="rId165" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A172" r:id="rId166" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A173" r:id="rId167" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A174" r:id="rId168" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A175" r:id="rId169" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A176" r:id="rId170" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A177" r:id="rId171" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A178" r:id="rId172" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A179" r:id="rId173" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A180" r:id="rId174" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A181" r:id="rId175" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A182" r:id="rId176" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A183" r:id="rId177" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A184" r:id="rId178" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A185" r:id="rId179" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A186" r:id="rId180" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A187" r:id="rId181" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A188" r:id="rId182" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A189" r:id="rId183" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A190" r:id="rId184" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A191" r:id="rId185" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A192" r:id="rId186" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A193" r:id="rId187" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A194" r:id="rId188" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A195" r:id="rId189" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A196" r:id="rId190" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A197" r:id="rId191" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A198" r:id="rId192" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A199" r:id="rId193" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A200" r:id="rId194" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A201" r:id="rId195" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A202" r:id="rId196" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A203" r:id="rId197" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A204" r:id="rId198" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A205" r:id="rId199" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A206" r:id="rId200" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A207" r:id="rId201" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A208" r:id="rId202" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A209" r:id="rId203" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A210" r:id="rId204" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A211" r:id="rId205" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A212" r:id="rId206" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A213" r:id="rId207" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A214" r:id="rId208" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A215" r:id="rId209" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A216" r:id="rId210" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A217" r:id="rId211" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A218" r:id="rId212" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A219" r:id="rId213" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A220" r:id="rId214" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A221" r:id="rId215" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A222" r:id="rId216" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A223" r:id="rId217" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A224" r:id="rId218" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A225" r:id="rId219" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A226" r:id="rId220" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A227" r:id="rId221" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A228" r:id="rId222" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A229" r:id="rId223" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A230" r:id="rId224" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A231" r:id="rId225" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A232" r:id="rId226" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A233" r:id="rId227" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A234" r:id="rId228" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A235" r:id="rId229" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A236" r:id="rId230" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A237" r:id="rId231" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A238" r:id="rId232" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A239" r:id="rId233" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A240" r:id="rId234" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A241" r:id="rId235" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A242" r:id="rId236" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A243" r:id="rId237" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A244" r:id="rId238" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A245" r:id="rId239" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A246" r:id="rId240" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A247" r:id="rId241" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A248" r:id="rId242" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A249" r:id="rId243" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A250" r:id="rId244" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A251" r:id="rId245" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A252" r:id="rId246" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A253" r:id="rId247" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A254" r:id="rId248" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A255" r:id="rId249" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A256" r:id="rId250" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A257" r:id="rId251" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A258" r:id="rId252" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A259" r:id="rId253" tooltip="Открыть товар на neoprint.su"/>
+    <hyperlink ref="A260" r:id="rId254" tooltip="Открыть товар на neoprint.su"/>
+  </hyperlinks>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
-  <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
+  <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="0" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="9" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Company/>
+  <Company>Неопринт</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>Прайс-лист Неопринт от 10.09.2026</dc:title>
+  <dc:subject>Актуальные цены и наличие товаров</dc:subject>
   <dc:creator>Неопринт</dc:creator>
-  <dc:description/>
+  <cp:keywords>Неопринт, прайс-лист, принтеры, МФУ, картриджи</cp:keywords>
+  <dc:description>Прайс-лист сформирован на сайте neoprint.su</dc:description>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>